--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D67C9E31"/>
+    <w:nsid w:val="F08098C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>