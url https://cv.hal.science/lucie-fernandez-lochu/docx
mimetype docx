--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F08098C3"/>
+    <w:nsid w:val="1626B871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>