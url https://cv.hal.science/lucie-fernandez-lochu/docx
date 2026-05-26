--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Fernandez-Lochu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Lucie Fernandez-Lochu, Chargée de Recherche, Centre de Recherche INRAE-Bordeaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-fernandez-lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0006-658X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253120829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanylate‐binding proteins: emerging critical functions in plant development, immunity and stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez‐lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire‐chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorly Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic Unbalanced Genome Rearrangements Cause Somatic Loss of Berry Color in Grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Royo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Torres-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (2), pp.786-801. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.17.00715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.988. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wong Jun Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.2401-2418. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetics after the genome sequence: Challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four specific isogenes of the anthocyanin co-expressed with the red colour of grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (2), pp.372-383. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry size variability in Vitis vinifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.53-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of curd formation during the rennet coagulation of milk by an optical microscopic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lagaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (12), pp.1033-1039. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of the tomato micro-tom cultivar in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant signal transduction. Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1363, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3114-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3115-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional roles of SlGBP1 during fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel yield regulators using tomato induced variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVII International Conference on the Plant Family of Solanaceae (SOL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Angelos K. Kanellis; Mondher Bouzayen, Nov 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GBP: a novel regulator of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire-Chamley Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto de Ciencias de la Vid y del Vino-ICVV- invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens after endoreduplication ? a crucial point for correct tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadin Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bordeaux Cell Biology Gathering - BCBG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein involved in cytoskeleton organization and cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Molecular Biology - IPMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct genetic strategy for identifying novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium 2017 (POGS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promising CRISPR/Cas technology for efficient genome engineering in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology Bordeaux SB2 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of genes controlling major traits in tomato through sequencing of Micro-Tom EMS mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history written in the grapevine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lijavetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Vine and Wine Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Almendralejo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype structure and cluster phenotype associations for the VvTFL1A gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel fruit size regulators in a tomato yield EMS mutant collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the role of nuclear invaginations in endoreduplicated nuclei during tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanaceae and Rubiaceae Genetics and Genomics International Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel-less tomato fruits reveal the implication of the Zinc Finger protein SlZFP2 in locular tissue morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a new plant DYNAMIN protein controlling cell shape, through actin cytoskeleton dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvid Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iben Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Arabidopsis Research -ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification and characterization of novel regulators of fruit tissue morphology in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom tomato mutants for studing fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Organ Growth Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of endoreduplication in tomato fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for identification of target genes controlling fruit growth in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvLFY polymorphisms associate with variation in flowering time and bunch morphology in the grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome reorganizations in the origin of Tempranillo Blanco and other white cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cioutat : a somatic variant of Chasselas exhibiting a programmed cell death-like phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lijavetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diaz-Riquelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, New York, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red or white ? Searching for genes controlling pulp and skin colour in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1626B871"/>
+    <w:nsid w:val="9D8631E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-fernandez-lochu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0006-658X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez&#8208;lochu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire&#8208;chamley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Royo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.143" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Carmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diaz-Riquelme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lijavetzky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00073.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM481X3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.53-55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lagaude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2LWJTP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3115-6_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ehrhard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadin St&#233;phanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire-Chamley Martine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Sorensen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lijavetsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Santana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juarez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>