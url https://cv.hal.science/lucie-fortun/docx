--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,693 +66,693 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d’écoute d’une expérience maritime et politique</w:t>
+                <w:t xml:space="preserve">Accéder à la mer en période de pandémie : enquête sur des actions de protestations de surfeur·euses dans le Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fortun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ethnographies sonores</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04986179v1</w:t>
+                <w:t xml:space="preserve">hal-04943850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une océanisation des mobilisations environnementales ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatialités des vivants</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634698v1</w:t>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">halshs-03684507v1</w:t>
+                <w:t xml:space="preserve">hal-03783329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder à la mer en période de pandémie : enquête sur des actions de protestations de surfeur·euses dans le Finistère</w:t>
+                <w:t xml:space="preserve">Expérience d’écoute d’une expérience maritime et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fortun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04943850v1</w:t>
+              <w:t xml:space="preserve">Journées d'études ethnographies sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Résonne, Jan 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04986179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une océanisation des mobilisations environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+              <w:t xml:space="preserve">Spatialités des vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ladyss, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques océaniques et engagements : lecture d’une expérience maritime embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04337922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vagues du COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Surf et Comose : un océan de bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anne-sophie sayeux, Jan 2023, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03783329v1</w:t>
+                <w:t xml:space="preserve">Clara Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -864,103 +864,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1151,51 +1151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634698v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>