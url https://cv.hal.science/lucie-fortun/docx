--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -66,781 +66,906 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder à la mer en période de pandémie : enquête sur des actions de protestations de surfeur·euses dans le Finistère</w:t>
+                <w:t xml:space="preserve">From Friction to Cooperation: Rethinking Heterogeneous Positions in Collaborate Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fortun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camino Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">The 2026 conference of stsing e.V. - Before Ruins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, stsing e.V., German Science and Technology Studies (STS) association, Mar 2026, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943850v1</w:t>
+                <w:t xml:space="preserve">hal-05600455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience d’écoute d’une expérience maritime et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'études ethnographies sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Résonne, Jan 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04986179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une océanisation des mobilisations environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spatialités des vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ladyss, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03783329v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques océaniques et engagements : lecture d’une expérience maritime embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04337922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vagues du COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Surf et Comose : un océan de bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anne-sophie sayeux, Jan 2023, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétude environnementale et praxis écologique populaire : les différents rapports à l’écologie au sein des Gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L’action collective de justice environnementale : quel pouvoir transformatif ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJJE - Environmental justice - Justice environnementale, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03684507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d’écoute d’une expérience maritime et politique</w:t>
+                <w:t xml:space="preserve">Accéder à la mer en période de pandémie : enquête sur des actions de protestations de surfeur·euses dans le Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fortun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ethnographies sonores</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04986179v1</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une océanisation des mobilisations environnementales ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are movements against climate-change policy anti-environmental? Research on the Yellow Vest Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Persico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Elalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatialités des vivants</w:t>
-[...214 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue: Understanding the Yellow Vests through the Lens of Mixed Methods, 20 (3-4), pp.550-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00186-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Gaborit</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-03684507v1</w:t>
+                <w:t xml:space="preserve">hal-03783329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu Atelier &amp;quot;Assembler des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fortun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04337947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -850,161 +975,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, anti-écologistes ? Bilan des recherches en sciences sociales sur les rapports à l'environnement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Persico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation de l'écologie politique. 2023, pp.46-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1151,51 +1276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Eck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03684507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gaborit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Elalaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00186-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04337947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>