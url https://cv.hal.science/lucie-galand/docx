--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -885,450 +885,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de solutions de meilleur compromis pour les problèmes d'optimisation combinatoire multiobjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Belhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391758v1</w:t>
+                <w:t xml:space="preserve">hal-01392853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de solutions de meilleur compromis pour les problèmes d'optimisation combinatoire multiobjectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominance Rules for the Choquet Integral in Multiobjective Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.538-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392853v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance Rules for the Choquet Integral in Multiobjective Dynamic Programming</w:t>
+                <w:t xml:space="preserve">Two phase method for Lorenz dominance in biobjective combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.538-544</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operational Research (EURO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372497v1</w:t>
+                <w:t xml:space="preserve">hal-01391746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phase method for Lorenz dominance in biobjective combinatorial optimization</w:t>
+                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lust</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operational Research (EURO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391746v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional Preference-based Search for Multiobjective State Space Graph Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisse Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,226 +1572,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
+                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMSOC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497136v1</w:t>
+                <w:t xml:space="preserve">hal-01497137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
+                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497137v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
@@ -1885,51 +1885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective dynamic programming versus linear programming for compromise search with Choquet integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2160,424 +2160,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
+                <w:t xml:space="preserve">Search for Choquet-optimal paths under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
+              <w:t xml:space="preserve">The 23rd conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311616v1</w:t>
+                <w:t xml:space="preserve">hal-01311609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Choquet-optimal paths under uncertainty</w:t>
+                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.125-132</w:t>
+              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311609v1</w:t>
+                <w:t xml:space="preserve">hal-01562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
+                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562042v1</w:t>
+                <w:t xml:space="preserve">hal-01311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'un chemin de meilleur compromis dans un graphe multicritère</w:t>
+                <w:t xml:space="preserve">Search for Compromise Solutions in Multiobjective State Space Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.121-136</w:t>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351245v1</w:t>
+                <w:t xml:space="preserve">hal-01351246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Compromise Solutions in Multiobjective State Space Graphs</w:t>
+                <w:t xml:space="preserve">Recherche d'un chemin de meilleur compromis dans un graphe multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.93-97</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351246v1</w:t>
+                <w:t xml:space="preserve">hal-01351245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive search for compromise solutions in multicriteria graph problems</w:t>
               </w:r>
@@ -2879,51 +2879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Belhoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert--Ropers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Machuca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mandow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40643-0_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Belhoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert--Ropers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Machuca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mandow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40643-0_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>