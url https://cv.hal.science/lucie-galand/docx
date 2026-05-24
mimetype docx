--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,354 +66,458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient procedure for finding best compromise solutions to the multi-objective assignment problem</w:t>
+                <w:t xml:space="preserve">On the representation of the non-dominated set of multiobjective optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Belhoul</w:t>
+                <w:t xml:space="preserve">Marie Humbert-Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2014.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504861v1</w:t>
+                <w:t xml:space="preserve">hal-05417238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact algorithms for OWA-optimization in multiobjective spanning tree problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient procedure for finding best compromise solutions to the multi-objective assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Belhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (7), pp.1540-1554. </w:t>
+              <w:t xml:space="preserve">, 2014, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2011.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170272v1</w:t>
+                <w:t xml:space="preserve">hal-01504861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exact algorithms for OWA-optimization in multiobjective spanning tree problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.1540-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2011.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choquet-based optimisation in multiobjective shortest path and spanning tree problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 204 (2), pp.303-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -423,519 +527,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de l'ensemble des points non-dominés de problèmes d'optimisation multi-objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Humbert--Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete representations of the non-dominated set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Humbert--Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vanderpooten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Multiple Criteria Decision Making (MCDM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic Approach to Test the Compatibility of a Preference Information with a Choquet Integral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference (ADT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg. pp.65-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67504-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Methods for Computing All Lorenz Optimal Solutions to Biobjective Problems</w:t>
+                <w:t xml:space="preserve">Multiagent Fair Optimization with Lorenz Dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1895-1896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361196v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Fair Optimization with Lorenz Dominance</w:t>
+                <w:t xml:space="preserve">Exact Methods for Computing All Lorenz Optimal Solutions to Biobjective Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lexington, United States. pp.305-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388539v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de solutions de meilleur compromis pour les problèmes d'optimisation combinatoire multiobjectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Belhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,1789 +1054,1789 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance Rules for the Choquet Integral in Multiobjective Dynamic Programming</w:t>
+                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Lesca</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.538-544</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372497v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two phase method for Lorenz dominance in biobjective combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Operational Research (EURO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
+                <w:t xml:space="preserve">Dominance Rules for the Choquet Integral in Multiobjective Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.538-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391758v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional Preference-based Search for Multiobjective State Space Graph Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisse Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual Symposium on Combinatorial Search (SoCS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leavenworth, Washington, United States. pp.80-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evaluation of Best Compromise Search in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Machuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Mandow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the Spanish Association for Artificial Intelligence, CAEPIA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.1-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40643-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemeny Elections with Bounded Single-peaked or Single-crossing Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.76-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.270-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Computational Social Choice (COMSOC-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective dynamic programming versus linear programming for compromise search with Choquet integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Jyvaskyla, Finland. pp.175-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand. pp.355-365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Choquet-optimal paths under uncertainty</w:t>
+                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.125-132</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311609v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
+                <w:t xml:space="preserve">Search for Choquet-optimal paths under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
+              <w:t xml:space="preserve">The 23rd conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vancouver, Canada. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562042v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
+                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
+              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311616v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Compromise Solutions in Multiobjective State Space Graphs</w:t>
+                <w:t xml:space="preserve">Interactive search for compromise solutions in multicriteria graph problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill And Knowledge 22-25 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351246v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'un chemin de meilleur compromis dans un graphe multicritère</w:t>
+                <w:t xml:space="preserve">Search for Compromise Solutions in Multiobjective State Space Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.121-136</w:t>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351245v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive search for compromise solutions in multicriteria graph problems</w:t>
+                <w:t xml:space="preserve">Recherche d'un chemin de meilleur compromis dans un graphe multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill And Knowledge 22-25 mai</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.121-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338195v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive search for compromise solutions in multicriteria spanning trees and paths problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Luxembourg, Luxembourg. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2879,51 +2983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Belhoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert--Ropers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Machuca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mandow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40643-0_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert-Ropers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Belhoul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.03.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Humbert--Ropers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098276v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Machuca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Mandow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40643-0_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>