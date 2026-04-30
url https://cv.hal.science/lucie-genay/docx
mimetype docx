--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie GENAY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie (ILCEA4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civilisation des Etats-Unis, 20ème-21ème siècles : histoire sociale, impacts et mémoire de l'industrie nucléaire (armes & énergie) depuis le Projet Manhattan dans l'Ouest états-unien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild and Radioactive Scenery: Nuclearized Landscapes of the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118676ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Power on Ancestral Homeland: The Idaho National Laboratory and the Shoshone-Bannock Tribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Susan Finding, directrice de la Fédération pour l’Étude des Civilisations Contemporaines (2010-2018) : Équilibre(s) en études civilisationnelles, un exercice d'équilibriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Echoes of Exclusion and Resistance: Voices from The Hanford Region by Robert Bauman and Robert Franklin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oregon Historical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123 (3), pp.308-311. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ohq.2022.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience on Atomic Jobs. The Manufacturers of Nuclear War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Close Encounters in War journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Science, Technology, and Close Encounters in War, 5, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouis dans l’impasse : déchets radioactifs, fédéralisme et démocratie dans le Sud-ouest états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Politique Environnementale : Décarbonisation et justice climatique - Paradigme de la croissance infinie - Préservation des ressources, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Downwind: A People’s History of the Nuclear West by Sarah Alisabeth Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/phr.2019.88.2.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold War Anxieties, Patriotism, and Religious Antinuclearism in the Texas Panhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Mensonge/Lying, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Grappling with the Bomb: Britain’s Pacific H-Bomb Tests by Nic Maclellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.549-550. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/phr.2018.87.3.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the atomic bomb in its birthplace, New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mise en scène de la mémoire aux Amériques/Staging American Memories, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’uranium et perpétuation du colonialisme interne au Nouveau-Mexique. Interview with Louie Palu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ressources minières dans les Amériques : Mutations d’un continent, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Devil’s Bargain: The Effects of Nuclear Revolution on New Mexican Culture of Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Studies in Scandinavia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, American Cultures of Work, 46 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mexico’s Faustian Bargain with Science : Balancing Pride, Greed and Fear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Objectives of Postgraduate American Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sentiment, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Enchantment in New Mexico and the Southwest: a people’s history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Places Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Southwest Research, Mar 2021, Université du Nouveau-Mexique, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Enchantment in New Mexico and the Southwest: A People's History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places and People Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Southwest Research, University of New Mexico, Mar 2021, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantex 1989-2000: les défis de la cohabitation avec une usine d'armes nucléaires au Texas à la fin de la Guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRESAT "Pour une histoire transnationale des installations et des essais nucléaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Borderlands : The politics of neighboring a nuclear weapons plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILCEA4, Jun 2019, Université Grenoble-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cold War in the US Southwest: mesas, cattle, and nukes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation à un séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Nov 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations explosives : influence et manipulation autour d’un site d’armes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence, pouvoir et désinformation en Europe et dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Power Studies Network, Jan 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Monument in the Texas Panhandle: protesting at the Pantex Plant in the late Cold-War era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26ème Conférence biannuelle de la Nordic Association of American Studies, Apr 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine de la mort : un site de production d’armes nucléaires dans la Texas Panhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes apocalyptiques du pouvoir, programmes apocalyptiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Université Paul Valéry Montpellier 3, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du nucléaire au Nouveau-Mexique : du miracle économique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence pour les étudiants du Master Coopération Internationale et Communication Multilingue (CICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes nucléaires : beauté montagnarde et angoisse radioactive dans l'ouest américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nouveau-Mexique nucléaire : une étape sur la frontière de l’atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier: Amérique du Nord : la fabrique de l’Amérique / New Perspectives on the American West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; TRIANGLE, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Laboratory on the Mountain : Human and Environmental Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été: Villes et Montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHRA; CNRS; RUCHE; Société européenne pour l’histoire environnementale (ESEH); Labex IMU; Labex ITEM, Jun 2015, Lyon; Yenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations vulnérables et industrie nucléaire dans l’Ouest américain : le cas du Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS, Université de Bordeaux Montaigne, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Mountains : Mountain Beauty and Radioactive Anguish in the American West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Université Internationale d’Hiver du Labex Innovation et Territoires de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War as a sponsor : the Scientific Conquest of New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAS 60th Anniversary Conference. America : Justice, Conflict, War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du butinage entre sciences « dures » et sciences humaines : le cas de l’industrie nucléaire au Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales du Pôle Sud-Est de l’Institut des Amériques; Université Lumière Lyon 2, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Manhattan à Los Alamos ou la conquête scientifique du plateau Pajarito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Science in New Mexico: Collecting the Fruit and Bearing the Burden of a Scientific Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicizing the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corcoran Department of History, University of Virginia, Feb 2013, Charlottesville, West Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Cap of Invisibility: The Pantex Nuclear Weapons Plant and the Texas Pandhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of New Mexico Press. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges. 2021, Lucie Genay et Diane Bracco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land of Nuclear Enchantment: A New Mexican History of the Nuclear Weapons Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of New Mexico Press. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices, Silences, and Emotions in the Nuclear West of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l’Adour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Meaning: Oral History, Power and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-100, 2025, 978-2353111718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Socialiste ! Communiste !’ : Accusations idéologiques comme stratégie émotionnelle et politique dans les États-Unis de Reagan et Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, stratégies politiques et engagement citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing the birth of the atomic bomb in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurgences conflictuelles: Le travail de mémoire entre arts et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-158, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographier les effets de la Guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altérité, outil de l’américanisation du Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction / déconstruction de l’altérité dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête scientifique du Nouveau-Mexique : un pacte Faustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouest et les Amériques : entre arts et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’histoire et les sciences se rencontrent : l’impact du Projet Manhattan au Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences : Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing land in the nuclear age or how to coexist with the atom in New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing the Planet/La planète en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2016, Caliban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific conquest of New Mexico : local legacies of the Manhattan Project 1942-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université Grenoble Alpes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015GREAL017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01428912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie GENAY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie (ILCEA4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civilisation des Etats-Unis, 20ème-21ème siècles : histoire sociale, impacts et mémoire de l'industrie nucléaire (armes & énergie) depuis le Projet Manhattan dans l'Ouest états-unien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild and Radioactive Scenery: Nuclearized Landscapes of the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118676ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Power on Ancestral Homeland: The Idaho National Laboratory and the Shoshone-Bannock Tribes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Susan Finding, directrice de la Fédération pour l’Étude des Civilisations Contemporaines (2010-2018) : Équilibre(s) en études civilisationnelles, un exercice d'équilibriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Echoes of Exclusion and Resistance: Voices from The Hanford Region by Robert Bauman and Robert Franklin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oregon Historical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123 (3), pp.308-311. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ohq.2022.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscience on Atomic Jobs. The Manufacturers of Nuclear War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Close Encounters in War journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Science, Technology, and Close Encounters in War, 5, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouis dans l’impasse : déchets radioactifs, fédéralisme et démocratie dans le Sud-ouest états-unien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Politique Environnementale : Décarbonisation et justice climatique - Paradigme de la croissance infinie - Préservation des ressources, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Downwind: A People’s History of the Nuclear West by Sarah Alisabeth Fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/phr.2019.88.2.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold War Anxieties, Patriotism, and Religious Antinuclearism in the Texas Panhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Mensonge/Lying, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Grappling with the Bomb: Britain’s Pacific H-Bomb Tests by Nic Maclellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Historical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.549-550. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/phr.2018.87.3.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the atomic bomb in its birthplace, New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mise en scène de la mémoire aux Amériques/Staging American Memories, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’uranium et perpétuation du colonialisme interne au Nouveau-Mexique. Interview with Louie Palu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ressources minières dans les Amériques : Mutations d’un continent, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Devil’s Bargain: The Effects of Nuclear Revolution on New Mexican Culture of Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Studies in Scandinavia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, American Cultures of Work, 46 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Mexico’s Faustian Bargain with Science : Balancing Pride, Greed and Fear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Objectives of Postgraduate American Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sentiment, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Enchantment in New Mexico and the Southwest: a people’s history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People and Places Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Southwest Research, Mar 2021, Université du Nouveau-Mexique, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Enchantment in New Mexico and the Southwest: A People's History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Places and People Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Southwest Research, University of New Mexico, Mar 2021, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantex 1989-2000: les défis de la cohabitation avec une usine d'armes nucléaires au Texas à la fin de la Guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CRESAT "Pour une histoire transnationale des installations et des essais nucléaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cold War in the US Southwest: mesas, cattle, and nukes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation à un séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark, Nov 2019, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations explosives : influence et manipulation autour d’un site d’armes nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence, pouvoir et désinformation en Europe et dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen; Power Studies Network, Jan 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Borderlands : The politics of neighboring a nuclear weapons plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILCEA4, Jun 2019, Université Grenoble-Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Monument in the Texas Panhandle: protesting at the Pantex Plant in the late Cold-War era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26ème Conférence biannuelle de la Nordic Association of American Studies, Apr 2019, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usine de la mort : un site de production d’armes nucléaires dans la Texas Panhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes apocalyptiques du pouvoir, programmes apocalyptiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Université Paul Valéry Montpellier 3, Mar 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du nucléaire au Nouveau-Mexique : du miracle économique au militantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence pour les étudiants du Master Coopération Internationale et Communication Multilingue (CICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montagnes nucléaires : beauté montagnarde et angoisse radioactive dans l'ouest américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nuclear Laboratory on the Mountain : Human and Environmental Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été: Villes et Montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHRA; CNRS; RUCHE; Société européenne pour l’histoire environnementale (ESEH); Labex IMU; Labex ITEM, Jun 2015, Lyon; Yenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nouveau-Mexique nucléaire : une étape sur la frontière de l’atome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier: Amérique du Nord : la fabrique de l’Amérique / New Perspectives on the American West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; TRIANGLE, Dec 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations vulnérables et industrie nucléaire dans l’Ouest américain : le cas du Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLIMAS, Université de Bordeaux Montaigne, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Mountains : Mountain Beauty and Radioactive Anguish in the American West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Université Internationale d’Hiver du Labex Innovation et Territoires de Montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War as a sponsor : the Scientific Conquest of New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAS 60th Anniversary Conference. America : Justice, Conflict, War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du butinage entre sciences « dures » et sciences humaines : le cas de l’industrie nucléaire au Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoriales du Pôle Sud-Est de l’Institut des Amériques; Université Lumière Lyon 2, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Manhattan à Los Alamos ou la conquête scientifique du plateau Pajarito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Science in New Mexico: Collecting the Fruit and Bearing the Burden of a Scientific Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicizing the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corcoran Department of History, University of Virginia, Feb 2013, Charlottesville, West Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under the Cap of Invisibility: The Pantex Nuclear Weapons Plant and the Texas Pandhandle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of New Mexico Press. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges. 2021, Lucie Genay et Diane Bracco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land of Nuclear Enchantment: A New Mexican History of the Nuclear Weapons Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of New Mexico Press. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voices, Silences, and Emotions in the Nuclear West of the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l’Adour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finding Meaning: Oral History, Power and Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-100, 2025, 978-2353111718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Socialiste ! Communiste !’ : Accusations idéologiques comme stratégie émotionnelle et politique dans les États-Unis de Reagan et Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ouaked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, stratégies politiques et engagement citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing the birth of the atomic bomb in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurgences conflictuelles: Le travail de mémoire entre arts et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-158, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographier les effets de la Guerre froide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altérité, outil de l’américanisation du Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction / déconstruction de l’altérité dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête scientifique du Nouveau-Mexique : un pacte Faustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ouest et les Amériques : entre arts et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’histoire et les sciences se rencontrent : l’impact du Projet Manhattan au Nouveau-Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Université de Savoie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connivences : Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing land in the nuclear age or how to coexist with the atom in New Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing the Planet/La planète en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2016, Caliban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific conquest of New Mexico : local legacies of the Manhattan Project 1942-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">History. Université Grenoble Alpes, 2015. English. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015GREAL017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01428912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250202v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118676ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ohq.2022.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/phr.2019.88.2.312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/phr.2018.87.3.549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ouaked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250202v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118676ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v7b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ohq.2022.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/phr.2019.88.2.312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/phr.2018.87.3.549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ouaked" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01428912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAL017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>