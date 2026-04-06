--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Goussard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gasparov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mode projet, l’autonomie est fictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais lutas sindicais são possíveis contra os danos à saúde dos trabalhadores qualificados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Século XXI – Revista de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.655. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2236672536159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organizacion del trabajo por proyectos : la fabrica de la precariedad laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'emploi, quelle sauvegarde du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du consentement au travail dans l’ingénierie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Consentir ? Pourquoi, comment et à quoi ? » ESCP Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers BD et sociologie. Enseigner la sociologie en faisant dessiner les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Science en récit, science en image, « Sciences de l’Homme, de la société, de la nature en BD et ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en dessinant ? Le cas des ateliers BD et sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales BD et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles luttes syndicales possibles contre la pénibilité du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DREES/DARES "Santé mentale, expérience du travail, du chômage et de la précarité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et stéréotypes de genre dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les métiers en tous genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université d'Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénibilité du travail en mode projet dans l’ingénierie. Un regard sociologique. du 55ème congrès de la Société d’Ergonomie de Langue Française, Paris, Janvier 2021, p. 666-673.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité au travail des transfuges sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quijoux, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.307--322, 2015, Le sens social, 978-2-7535-3695-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.69776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation par projet et débordement du travail : des modalités genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bercot, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du mal-être au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.79-100, 2015, Le travail en débats, série colloques et congrès, 978-2-36630-038-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'organisation par projet menace la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aballéa; François and Mias; Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.109-122, 2014, Le travail en débats, 978-2-36630-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Goussard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gasparov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mode projet, l’autonomie est fictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais lutas sindicais são possíveis contra os danos à saúde dos trabalhadores qualificados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Século XXI – Revista de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.655. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2236672536159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organizacion del trabajo por proyectos : la fabrica de la precariedad laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'emploi, quelle sauvegarde du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du consentement au travail dans l’ingénierie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Consentir ? Pourquoi, comment et à quoi ? » ESCP Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers BD et sociologie. Enseigner la sociologie en faisant dessiner les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Science en récit, science en image, « Sciences de l’Homme, de la société, de la nature en BD et ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en dessinant ? Le cas des ateliers BD et sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales BD et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles luttes syndicales possibles contre la pénibilité du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DREES/DARES "Santé mentale, expérience du travail, du chômage et de la précarité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et stéréotypes de genre dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les métiers en tous genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université d'Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénibilité du travail en mode projet dans l’ingénierie. Un regard sociologique. du 55ème congrès de la Société d’Ergonomie de Langue Française, Paris, Janvier 2021, p. 666-673.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation par projet et débordement du travail : des modalités genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bercot, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du mal-être au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.79-100, 2015, Le travail en débats, série colloques et congrès, 978-2-36630-038-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité au travail des transfuges sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quijoux, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.307--322, 2015, Le sens social, 978-2-7535-3695-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.69776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'organisation par projet menace la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aballéa; François and Mias; Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.109-122, 2014, Le travail en débats, 978-2-36630-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236672536159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69776" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236672536159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>