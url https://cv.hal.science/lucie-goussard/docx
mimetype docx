--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Goussard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gasparov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mode projet, l’autonomie est fictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais lutas sindicais são possíveis contra os danos à saúde dos trabalhadores qualificados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Século XXI – Revista de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.655. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2236672536159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organizacion del trabajo por proyectos : la fabrica de la precariedad laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'emploi, quelle sauvegarde du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du consentement au travail dans l’ingénierie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Consentir ? Pourquoi, comment et à quoi ? » ESCP Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers BD et sociologie. Enseigner la sociologie en faisant dessiner les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Science en récit, science en image, « Sciences de l’Homme, de la société, de la nature en BD et ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en dessinant ? Le cas des ateliers BD et sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales BD et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles luttes syndicales possibles contre la pénibilité du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DREES/DARES "Santé mentale, expérience du travail, du chômage et de la précarité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et stéréotypes de genre dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les métiers en tous genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université d'Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénibilité du travail en mode projet dans l’ingénierie. Un regard sociologique. du 55ème congrès de la Société d’Ergonomie de Langue Française, Paris, Janvier 2021, p. 666-673.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation par projet et débordement du travail : des modalités genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bercot, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du mal-être au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.79-100, 2015, Le travail en débats, série colloques et congrès, 978-2-36630-038-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité au travail des transfuges sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quijoux, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.307--322, 2015, Le sens social, 978-2-7535-3695-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.69776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'organisation par projet menace la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aballéa; François and Mias; Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.109-122, 2014, Le travail en débats, 978-2-36630-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Goussard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter syndicalement contre la souffrance au travail, un sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gasparov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’assaut du travail réel. Ce que la santé mentale fait au syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 50 (2), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.050.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prévention des risques professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode projet fabrique du consentement à la surcharge de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En mode projet, l’autonomie est fictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Usine Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus… Analyse des divergences syndicales autour des enjeux de santé mentale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.167-191. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.224.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando a burocracia liberal impede os pesquisadores de fazer seu trabalho. Tarefas periféricas e transbordamentos do trabalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos CERU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 31 (n°2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mal-être chez les cadres de la R&D : quand les syndicats affrontent le déni patronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial research in the face of project-based organization. Inquiry into a French research centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Humanities and Social Science (AJHSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vol 16, pp.39-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désindividualiser, reconflictualiser, repolitiser. Les enjeux contemporains des luttes syndicales autour de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les utopiques - Cahiers de réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quais lutas sindicais são possíveis contra os danos à saúde dos trabalhadores qualificados?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Século XXI – Revista de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.655. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2236672536159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04419079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La organizacion del trabajo por proyectos : la fabrica de la precariedad laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la santé au travail, les syndicats s’organisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le travail déborde… La Pénibilité du surtravail à domicile des chercheurs de l’industrie énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.27-52. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.7111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'emploi, quelle sauvegarde du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler en projets dans la R & D. Contraintes temporelles et transformations du travail de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir syndical sur la prévention des risques professionnels à l’épreuve des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du travail 2023 « Du CSE imposé au CSE approprié », Institut d’Etudes du Travail de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages syndicaux des outils numériques et santé au travail: équiper, former, agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale au travail : quels renouvellements des positionnements syndicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre quête de légitimité scientifique et d’efficacité politique, la circulation des savoirs sur la santé mentale au travail au sein des organisations syndicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la quête du travail réel au syndicalisme 2.0/ les renouvellements de l’action syndicale en faveur de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque du GIS GESTES « Changer le travail ou changer de travail ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des CSSCT et pouvoir d’agir syn- dical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Syndicalismes et santé au travail à l’heure des réformes néolibérales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du consentement au travail dans l’ingénierie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Consentir ? Pourquoi, comment et à quoi ? » ESCP Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers BD et sociologie. Enseigner la sociologie en faisant dessiner les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Science en récit, science en image, « Sciences de l’Homme, de la société, de la nature en BD et ailleurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angouleme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre en dessinant ? Le cas des ateliers BD et sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales BD et enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les usages politiques des savoirs scientifiques en santé au travail : ethnographie d’une recherche embarquée au sein d’un Comité d’Établissement (CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Actualité des recherches sur les sciences à l’université Paris-Saclay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graduate School Sociologie et Science Politique de Paris-Saclay, Jun 2022, Guyancourt (UVSQ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière le masque du consensus, divergences syndicales autour des enjeux de santé mentale au temps de la crise sanitaire et des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème Congrès de l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets sanitaires du télétravail en débordement dans la recherche privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème édition des Journées internationales de sociologie du travail (JIST), « Les frontières du travail : déplacements, brouillages et recompositions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lausanne, Nov 2021, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles luttes syndicales possibles contre la pénibilité du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DREES/DARES "Santé mentale, expérience du travail, du chômage et de la précarité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et stéréotypes de genre dans le monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les métiers en tous genre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Université d'Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalismes et santé mentale au temps des CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brugiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DREES - Direction de la recherche, des études, de l'évaluation et des statistiques du Ministère des solidarités et de la santé; DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bui-Vivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénibilité du travail en mode projet dans l’ingénierie. Un regard sociologique. du 55ème congrès de la Société d’Ergonomie de Langue Française, Paris, Janvier 2021, p. 666-673.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre la domination capitaliste sur ses pieds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaëtan Flocco; Etienne Mougeot; Clément Ruffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dominations au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires et le travail : du terrain à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mal de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cleach; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-062-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’emparer syndicalement des questions de santé au travail. Les habits neufs de la lutte des classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au chevet du travail. L’action syndicale en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail. Quel renouvellement de la conflictualité au travail?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2017, 9782365121040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation par projet et débordement du travail : des modalités genrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bercot, Régine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre du mal-être au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.79-100, 2015, Le travail en débats, série colloques et congrès, 978-2-36630-038-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité au travail des transfuges sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quijoux, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourdieu et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.307--322, 2015, Le sens social, 978-2-7535-3695-1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.69776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01350132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'organisation par projet menace la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aballéa; François and Mias; Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Éditions, pp.109-122, 2014, Le travail en débats, 978-2-36630-028-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des risques psycho-sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-774, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicalisme et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236672536159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.050.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.224.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236672536159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beynel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>