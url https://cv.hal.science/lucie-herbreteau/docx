--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -278,165 +278,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La femme et le dragon dans la littérature médiévale anglaise : une question de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La femme et le dragon dans la littérature médiévale anglaise : Une question de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407214v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04519654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -517,169 +517,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dragon au XXIe siècle: tradition, adaptation, rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Lévêque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruptures : explorations pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-14391-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Mon oncle ! Mon oncle ! Le dragon ! Qu'est-ce qu'on fait ???’ Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaamelott, un livre d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-36358-307-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407212v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04407208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : Réécrire la légende de Saint Georges et le dragon pour les enfants</w:t>
               </w:r>
@@ -967,1614 +967,1614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratagèmes, vacances et reconversion professionnelle : Les alternatives au combat chevalier-dragon dans la littérature fantasy jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Non-violence en Fantasy »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Têtes Imaginaires, Feb 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Who will kill the dragon? Rewriting the legend of Saint George and the dragon for children in the 20th and 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Middle Ages in the Modern World (MAMO) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, King's College, Jun 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Têtes Imaginaires, Feb 2025, En ligne, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De domination à collaboration : redéfinir la relation femme-dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences OAREIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OAREIL, Feb 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, OAREIL, Feb 2024, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessine-moi un dragon : une créature imaginaire pour raconter le Moyen Âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age fait-il vendre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jan 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jan 2024, Arras, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour mieux revenir : L’exil constructeur dans les romances moyen-anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exil au Moyen Âge, entre tourment et plénitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Nov 2019, Angers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Chrétien de Troyes à Malory: l'interculturalité de la quête du Graal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérégrinations et métamorphoses : Échanges linguistiques et littéraires entre la Grande-Bretagne et la France depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Oct 2017, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dragon au XXIe siècle: tradition, adaptation, rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorant(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICES, Oct 2017, La Roche Sur Yon, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (Haut-Rhin), France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Manuscript to Camera: The Renewal of the Medieval Dragon in 20th- and 21st-Century Cinema and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leeds University, Jul 2015, Leeds (UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’image rejoint le symbole : La représentation du dragon dans la littérature médiévale anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études Images de l’École Doctorale SCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2014, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Manuscript to Camera: The Renewal of the Medieval Dragon in 20th- and 21st-Century Cinema and Literature</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Occident to Orient: empires and kingdoms, cultures and stereotypes in Bevis of Hampton's travels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leeds University, Jul 2015, Leeds (UK), France</w:t>
+              <w:t xml:space="preserve">, Leeds University, Jul 2014, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2014, Nantes (44000), France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and dragons in English medieval literature: abduction, submission and salvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Medieval Association of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medieval Association of the Pacific, Mar 2012, Santa Clara (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leeds University, Jul 2014, Leeds (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transparence des sources dans les chroniques médiévales anglaises : l’exemple de la tour de Vortigern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, May 2012, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque ‘Knighthood’ devint ‘Chevalerie’. Le choix de la langue dans la littérature médiévale anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’œuvre littéraire du Moyen Age aux yeux de l’historien et du philologue. Interaction et concurrence des approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Sep 2012, Moscou (Fédération de Russie), Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monster in the city: Filming the Revelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mythe américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Cinélégende, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the mythological and biblical influences in English medieval literature: the example of the dragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the Spanish Society for Medieval English Language and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Society for Medieval English Language and Literature, Oct 2012, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, SAES, May 2012, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Peredur à Perceval : les amours inconstantes du héros gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique d'Etudes Supérieures, Oct 2011, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Medieval Association of the Pacific, Mar 2012, Santa Clara (CA), United States</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étymologie, littérature et société dans The Tale of the Sankgreal de Thomas Malory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étymologie et exégèse littéraire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Mar 2010, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04459691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent, money, dinero : réflexions étymologiques sur l'usage de termes relatifs à l'argent en français, anglais et espagnol</w:t>
               </w:r>
@@ -2655,151 +2655,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harry Potter et les monstres médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La licorne, de Jésus aux startups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472276v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04472275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2954,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>