--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -278,165 +278,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La femme et le dragon dans la littérature médiévale anglaise : Une question de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La femme et le dragon dans la littérature médiévale anglaise : une question de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Doctoriales XIII, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519654v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04407214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -967,1614 +967,1614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Who will kill the dragon? Rewriting the legend of Saint George and the dragon for children in the 20th and 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Middle Ages in the Modern World (MAMO) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College, Jun 2025, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratagèmes, vacances et reconversion professionnelle : Les alternatives au combat chevalier-dragon dans la littérature fantasy jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Non-violence en Fantasy »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Têtes Imaginaires, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, King's College, Jun 2025, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De domination à collaboration : redéfinir la relation femme-dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences OAREIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OAREIL, Feb 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, OAREIL, Feb 2024, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessine-moi un dragon : une créature imaginaire pour raconter le Moyen Âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age fait-il vendre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jan 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jan 2024, Arras, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour mieux revenir : L’exil constructeur dans les romances moyen-anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exil au Moyen Âge, entre tourment et plénitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Nov 2019, Angers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dragon au XXIe siècle: tradition, adaptation, rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Doctorant(e)s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Chrétien de Troyes à Malory: l'interculturalité de la quête du Graal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérégrinations et métamorphoses : Échanges linguistiques et littéraires entre la Grande-Bretagne et la France depuis le Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Oct 2017, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (Haut-Rhin), France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Manuscript to Camera: The Renewal of the Medieval Dragon in 20th- and 21st-Century Cinema and Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leeds University, Jul 2015, Leeds (UK), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’image rejoint le symbole : La représentation du dragon dans la littérature médiévale anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études Images de l’École Doctorale SCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2014, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (FR), France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Occident to Orient: empires and kingdoms, cultures and stereotypes in Bevis of Hampton's travels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leeds University, Jul 2014, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leeds University, Jul 2015, Leeds (UK), France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque ‘Knighthood’ devint ‘Chevalerie’. Le choix de la langue dans la littérature médiévale anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre littéraire du Moyen Age aux yeux de l’historien et du philologue. Interaction et concurrence des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Sep 2012, Moscou (Fédération de Russie), Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2014, Nantes (44000), France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A monster in the city: Filming the Revelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Cinélégende, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leeds University, Jul 2014, Leeds (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering the mythological and biblical influences in English medieval literature: the example of the dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Conference of the Spanish Society for Medieval English Language and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Society for Medieval English Language and Literature, Oct 2012, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and dragons in English medieval literature: abduction, submission and salvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Medieval Association of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medieval Association of the Pacific, Mar 2012, Santa Clara (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transparence des sources dans les chroniques médiévales anglaises : l’exemple de la tour de Vortigern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l’Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAES, May 2012, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut de littérature mondiale de l’Académie des sciences de la Russie, Sep 2012, Moscou (Fédération de Russie), Russie</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étymologie, littérature et société dans The Tale of the Sankgreal de Thomas Malory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étymologie et exégèse littéraire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Mar 2010, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Cinélégende, Apr 2012, Angers, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Peredur à Perceval : les amours inconstantes du héros gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique d'Etudes Supérieures, Oct 2011, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04459685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argent, money, dinero : réflexions étymologiques sur l'usage de termes relatifs à l'argent en français, anglais et espagnol</w:t>
               </w:r>
@@ -2655,151 +2655,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La licorne, de Jésus aux startups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harry Potter et les monstres médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472275v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04472276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2954,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>