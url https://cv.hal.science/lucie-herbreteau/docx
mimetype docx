--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -517,169 +517,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Mon oncle ! Mon oncle ! Le dragon ! Qu'est-ce qu'on fait ???’ Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott, un livre d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-36358-307-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dragon au XXIe siècle: tradition, adaptation, rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Lévêque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruptures : explorations pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-14391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04407212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : Réécrire la légende de Saint Georges et le dragon pour les enfants</w:t>
               </w:r>
@@ -1312,579 +1312,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre le dragon dans Kaamelott ou réécrire la dracoctonie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaamelott ou la (re)lecture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dragon au XXIe siècle: tradition, adaptation, rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorant(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Chrétien de Troyes à Malory: l'interculturalité de la quête du Graal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérégrinations et métamorphoses : Échanges linguistiques et littéraires entre la Grande-Bretagne et la France depuis le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Oct 2017, La Roche Sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ICES, Oct 2017, La Roche Sur Yon, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuer le dragon ou s’en faire un ami : La légende de ‘Saint Georges et le Dragon’ pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réécritures des mythes, contes et légendes pour l'enfance et la jeunesse : intertextualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Hradec Králové, Mar 2016, Hradec Králové, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imprécision des frontières et ambiguïté des cultures : Les voyages de Bevis of Hampton, entre Occident et Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures vernaculaires de l'Europe médiévale et la question des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mulhouse en partenariat avec l’Université de Stockholm, Oct 2016, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472217v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04472213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Manuscript to Camera: The Renewal of the Medieval Dragon in 20th- and 21st-Century Cinema and Literature</w:t>
               </w:r>
@@ -2655,151 +2655,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harry Potter et les monstres médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La licorne, de Jésus aux startups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472276v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04472275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2954,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Herbreteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>