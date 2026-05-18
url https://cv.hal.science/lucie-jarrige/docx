--- v0 (2026-04-09)
+++ v1 (2026-05-18)
@@ -684,278 +684,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral-at-Iron Catalyst: Expanding the Chemical Space for Asymmetric Earth-Abundant Metal Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Levitre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Klaus Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (11), pp.4569-4572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324689v1</w:t>
+                <w:t xml:space="preserve">hal-04681955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral-at-Iron Catalyst: Expanding the Chemical Space for Asymmetric Earth-Abundant Metal Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijel Glavač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Harms</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (11), pp.4569-4572. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b01352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681955v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Access to Quinolin-2(1H)-ones via a One-Pot Tandem Oxa-Michael–Aldol Sequence</w:t>
               </w:r>
@@ -1322,51 +1322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light Photoredox-Catalyzed Coupling Reaction of Azoles with α-Carbamoyl Sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dagousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Cador" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02908a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hemming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202013687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Harms" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b01352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Henaff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700586" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bou&#235;tard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyun Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c05243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Cador" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc02908a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hemming" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meggers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202013687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Harms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b01352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zaied" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201705746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Henaff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700586" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carboni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dagousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Magnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b01257" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>