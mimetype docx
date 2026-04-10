--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6944 +234,7882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+                <w:t xml:space="preserve">Impact of next-generation sequencing on routine clinical practice and patient inclusion in molecularly targeted clinical trials: a retrospective cohort analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+                <w:t xml:space="preserve">Mathieu Faigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Harlé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.1451-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12094-025-04086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402549v1</w:t>
+                <w:t xml:space="preserve">hal-05574706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second malignancies in patients with deficient mismatch repair system/microsatellite instability-high colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Franques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Abadie</w:t>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Abdous</w:t>
+                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Abel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oanez Ackermann</w:t>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17562848251347375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988732v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative and Accurate Next-Generation Sequencing–Based Microsatellite Instability Detection Method for Colorectal and Endometrial Tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippo pathway effectors are associated with glioma patient survival, control cell proliferation and sterol metabolism through TEAD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Evrard</w:t>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Birama Ndiaye</w:t>
+                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bonnemort</w:t>
+                <w:t xml:space="preserve">Inès Garrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Martel</w:t>
+                <w:t xml:space="preserve">Anaïs Noblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (2), pp.100297. </w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.e70021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2023.100297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bpa.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648827v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vitamin K-Dependent Anticoagulant Factor, Protein S, Regulates Vascular Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic and Predictive Value of Microsatellite Instability Analysis in Circulating Tumor DNA Using Digital Droplet PCR for Patients With Microsatellite Instability Colorectal Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryso Kanthou</w:t>
+                <w:t xml:space="preserve">Anis Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Benzakour</w:t>
+                <w:t xml:space="preserve">Aurélie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cimb46040205⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (8), pp.104176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2025.104176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038293v1</w:t>
+                <w:t xml:space="preserve">hal-05574699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la génomique dans la prise en charge des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Pichol-Thievend</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Anezo</w:t>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aafrin Pettiwala</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (568), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648492v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Banor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098700v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An Innovative and Accurate Next-Generation Sequencing–Based Microsatellite Instability Detection Method for Colorectal and Endometrial Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (2), pp.100297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2023.100297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302791v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Vitamin K-Dependent Anticoagulant Factor, Protein S, Regulates Vascular Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryso Kanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélinie Sinson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.3278-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cimb46040205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487948v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M2 macrophages infiltration of sebaceous tumors is linked to the aggressiveness of tumors but not to the mismatch repair pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Pichol-Thievend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Anezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafrin Pettiwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frouin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélinie Sinson</w:t>
+                <w:t xml:space="preserve">Guillaume Bourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00432-023-04629-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185363v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA in unresectable pancreatic cancer is a strong predictor of first-line treatment efficacy: The KRASCIPANC prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Pichol-Thievend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Anezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafrin Pettiwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648773v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSP110 as a Diagnostic but Not a Prognostic Biomarker in Colorectal Cancer With Microsatellite Instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow whole genome sequencing approach to detect Homologous Recombination Deficiency in the PAOLA-1/ENGOT-OV25 phase-III trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Briaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+                <w:t xml:space="preserve">Eleonore Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Frouin</w:t>
+                <w:t xml:space="preserve">Alexandre Eeckhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.769281⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (48), pp.3556-3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-023-02839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343223v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668886v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1 chimeric transcripts are expressed in healthy brain and their deregulation in glioma follows that of their host locus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélinie Sinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisa Pinson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Allison Fantini</w:t>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac056⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (6), pp.889-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631345v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408473v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil national des universités en cancérologie-radiothérapie : actualisation des critères de sélection présentés aux lecteurs du Bulletin du Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA in unresectable pancreatic cancer is a strong predictor of first-line treatment efficacy: The KRASCIPANC prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.08.005⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (11), pp.1562-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603935v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordance between immunochemistry of mismatch repair proteins and molecular testing of microsatellite instability in colorectal cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Junca</w:t>
+                <w:t xml:space="preserve">The M2 macrophages infiltration of sebaceous tumors is linked to the aggressiveness of tumors but not to the mismatch repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélinie Sinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (9), pp.6445-6454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00432-023-04629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215245v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase 1 trial of ralimetinib (LY2228820) with radiotherapy plus concomitant temozolomide in the treatment of newly diagnosed glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Boone</w:t>
+                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.09.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954534v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Artificial Intelligence Score and Immune Infiltrates as Prognostic Factors in Colorectal Cancer With Brain Metastases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roussille</w:t>
+                <w:t xml:space="preserve">HSP110 as a Diagnostic but Not a Prognostic Biomarker in Colorectal Cancer With Microsatellite Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audelaure Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.750407⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.769281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.769281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098709v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity of Mismatch Repair Status and Microsatellite Instability between Primary Tumour and Metastasis and Its Implications for Immunotherapy in Colorectal Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sefrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099076v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread overexpression from the four DNA hypermethylated HOX clusters in aggressive (IDHwt) glioma is associated with H3K27me3 depletion and alternative promoter usage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L1 chimeric transcripts are expressed in healthy brain and their deregulation in glioma follows that of their host locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisa Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaillant</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12944⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (15), pp.2606-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172071v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Milin</w:t>
+                <w:t xml:space="preserve">Discordance between immunochemistry of mismatch repair proteins and molecular testing of microsatellite instability in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot d'Asnières de Salins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.100120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098666v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Expression of Hormonal Receptors by Meningiomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Flores</w:t>
+                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2020.04.168⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491283v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Conseil national des universités en cancérologie-radiothérapie : actualisation des critères de sélection présentés aux lecteurs du Bulletin du Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (10), pp.895 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038514v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+                <w:t xml:space="preserve">Phase 1 trial of ralimetinib (LY2228820) with radiotherapy plus concomitant temozolomide in the treatment of newly diagnosed glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fogli</w:t>
+                <w:t xml:space="preserve">E. Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+                <w:t xml:space="preserve">D. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (227-234), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304180v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+                <w:t xml:space="preserve">New Artificial Intelligence Score and Immune Infiltrates as Prognostic Factors in Colorectal Cancer With Brain Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Randrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.750407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098976v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538688v1</w:t>
+                <w:t xml:space="preserve">hal-04099076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widespread overexpression from the four DNA hypermethylated HOX clusters in aggressive (IDHwt) glioma is associated with H3K27me3 depletion and alternative promoter usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099011v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098987v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Balbous</w:t>
+                <w:t xml:space="preserve">New Insights into Expression of Hormonal Receptors by Meningiomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.e87 - e96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2020.04.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538718v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical validation of the CE-IVD marked Therascreen MGMT kit in a cohort of glioblastoma patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CBM-170191⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680957v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crizotinib targets in glioblastoma stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.1167⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.1605-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538685v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the high-performance of pyrosequencing for clinical MGMT testing on a cohort of glioblastoma patients from a prospective dedicated multicentric trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.11322⟩</w:t>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358205v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.3968-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629349v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiosensitizing effect of RAD51 inhibition in glioblastoma stem-like cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-016-2647-9⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.20640-20657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538679v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL22/IL-22R Pathway Induces Cell Survival in Human Glioblastoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Domballe</w:t>
+                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119872. </w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (2), pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704496v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesenchymal glioma stem cell profile is related to clinical outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Flamant</w:t>
+                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/oncsis.2014.5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530857v1</w:t>
+                <w:t xml:space="preserve">hal-02538718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Marie</w:t>
+                <w:t xml:space="preserve">Clinical validation of the CE-IVD marked Therascreen MGMT kit in a cohort of glioblastoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104455⟩</w:t>
+              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CBM-170191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358132v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Release of a Cyclopamine Glucuronide Prodrug toward Stem-like Cancer Cell Inhibition in Glioblastoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Crizotinib targets in glioblastoma stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audelaure Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-13-1038⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.2625-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313891v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome-based determination of optimal pyrosequencing assay for MGMT methylation detection in glioblastoma patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Validation of the high-performance of pyrosequencing for clinical MGMT testing on a cohort of glioblastoma patients from a prospective dedicated multicentric trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubus</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-013-1332-y⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (38), pp.61916-61929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.11322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935512v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of 5 methods (methylation-specific polymerase chain reaction, methylight, pyrosequencing, methylation-sensitive high-resolution melting, and immunohistochemistry) to analyze O6-methylguanine-DNA-methyltranferase in a series of 100 glioblastoma patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Labussière</w:t>
+                <w:t xml:space="preserve">A radiosensitizing effect of RAD51 inhibition in glioblastoma stem-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.27392⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-016-2647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667080v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered expression of the gap junction protein connexin43 is associated with papillary thyroid carcinomas when compared with other noncancer pathologies of the thyroid.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Crespin</w:t>
+                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2011.0041⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.169 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993028v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman A. Maftah</w:t>
+                <w:t xml:space="preserve">IL22/IL-22R Pathway Induces Cell Survival in Human Glioblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Domballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02888191v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+                <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Maftah</w:t>
+                <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873130v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 is essential for the maintenance of neurosphere-initiating tumor cells in patients with glioblastomas: A potential for targeted therapy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Wager</w:t>
+                <w:t xml:space="preserve">A mesenchymal glioma stem cell profile is related to clinical outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25416⟩</w:t>
+              <w:t xml:space="preserve">Oncogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.e91-e91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oncsis.2014.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033986v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+                <w:t xml:space="preserve">Selective Release of a Cyclopamine Glucuronide Prodrug toward Stem-like Cancer Cell Inhibition in Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (9), pp.2159-2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-13-1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00435222v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ANOCEF genomic and transcriptomic microarray study of the response to radiotherapy or to alkylating first-line chemotherapy in glioblastoma patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+                <w:t xml:space="preserve">Outcome-based determination of optimal pyrosequencing assay for MGMT methylation detection in glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-013-1332-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668209v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Number of Thyroid Lesions Classes in Microarray Analysis Improves the Relevance of Diagnostic Markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Triau</w:t>
+                <w:t xml:space="preserve">Comparative assessment of 5 methods (methylation-specific polymerase chain reaction, methylight, pyrosequencing, methylation-sensitive high-resolution melting, and immunohistochemistry) to analyze O6-methylguanine-DNA-methyltranferase in a series of 100 glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007632⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (17), pp.4201-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.27392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275613v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic molecular markers with no impact on decision-making: the paradox of gliomas based on a prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Michalak</w:t>
+                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman A. Maftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604378⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171814v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered expression of the gap junction protein connexin43 is associated with papillary thyroid carcinomas when compared with other noncancer pathologies of the thyroid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Levillain</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gibelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marquant</w:t>
+                <w:t xml:space="preserve">Sophie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (7), pp.1153-1160. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.1057-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2011.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458867v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent acquisitions on functional properties of the p14/p19ARF tumor suppressor protein and its importance in oncohaematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Séité</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahman Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654438v1</w:t>
+                <w:t xml:space="preserve">hal-00873130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ARF binds E2F1 and inhibits its transcriptional activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+                <w:t xml:space="preserve">STAT3 is essential for the maintenance of neurosphere-initiating tumor cells in patients with glioblastomas: A potential for targeted therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martin-Lannerée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204220⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (4), pp.826-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345407v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ARF protein interacts with Topoisomerase I and stimulates its activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00435222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ANOCEF genomic and transcriptomic microarray study of the response to radiotherapy or to alkylating first-line chemotherapy in glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing the Number of Thyroid Lesions Classes in Microarray Analysis Improves the Relevance of Diagnostic Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fred Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahatsangy Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Triau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prognostic molecular markers with no impact on decision-making: the paradox of gliomas based on a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (11), pp.1830-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (7), pp.1153-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent acquisitions on functional properties of the p14/p19ARF tumor suppressor protein and its importance in oncohaematology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Séité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Jacques Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (6), pp.427-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human ARF binds E2F1 and inhibits its transcriptional activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (9), pp.1033-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02345407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human ARF protein interacts with Topoisomerase I and stimulates its activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Séité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (7), pp.836-848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1204170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7181,668 +8119,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosensitization of Glioblastoma Stem Cells by inhibition of STAT3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropole Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique des glioblastones: Quel est le meilleur contrôle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Quillien</w:t>
+                <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du Cancérôpole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France. 2013</w:t>
+              <w:t xml:space="preserve">6ème journée de la Recherche Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180645v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karline Guilloteau</w:t>
+                <w:t xml:space="preserve">Analyse protéomique des glioblastones: Quel est le meilleur contrôle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée de la Recherche Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du Cancérôpole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538758v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du Cancéropole Grand-Ouest Tours-Poitiers, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque du Cancéropole PACA- Glioblastomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7989,51 +8927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derangere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quillien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12094-025-04086-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251347375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Al Achkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Callens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eeckhoutte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02839-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Auriault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derangere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>