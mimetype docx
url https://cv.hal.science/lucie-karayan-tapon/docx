--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of next-generation sequencing on routine clinical practice and patient inclusion in molecularly targeted clinical trials: a retrospective cohort analysis</w:t>
+                <w:t xml:space="preserve">Second malignancies in patients with deficient mismatch repair system/microsatellite instability-high colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+                <w:t xml:space="preserve">Paul Franques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Birama Ndiaye</w:t>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Martel</w:t>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12094-025-04086-7⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17562848251347375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574706v1</w:t>
+                <w:t xml:space="preserve">hal-05574703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second malignancies in patients with deficient mismatch repair system/microsatellite instability-high colorectal cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of next-generation sequencing on routine clinical practice and patient inclusion in molecularly targeted clinical trials: a retrospective cohort analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Evrard</w:t>
+                <w:t xml:space="preserve">Mathieu Faigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Frouin</w:t>
+                <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.1451-1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17562848251347375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12094-025-04086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574703v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo pathway effectors are associated with glioma patient survival, control cell proliferation and sterol metabolism through TEAD3</w:t>
               </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and Predictive Value of Microsatellite Instability Analysis in Circulating Tumor DNA Using Digital Droplet PCR for Patients With Microsatellite Instability Colorectal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative and Accurate Next-Generation Sequencing–Based Microsatellite Instability Detection Method for Colorectal and Endometrial Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bonnemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 104 (2), pp.100297. </w:t>
@@ -1570,632 +1570,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow whole genome sequencing approach to detect Homologous Recombination Deficiency in the PAOLA-1/ENGOT-OV25 phase-III trial</w:t>
+                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Callens</w:t>
+                <w:t xml:space="preserve">Hélinie Sinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Briaux</w:t>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Frouin</w:t>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Eeckhoutte</w:t>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (48), pp.3556-3563. </w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (6), pp.889-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-023-02839-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574667v1</w:t>
+                <w:t xml:space="preserve">hal-04487948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098700v1</w:t>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélinie Sinson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487948v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Desette</w:t>
+                <w:t xml:space="preserve">Shallow whole genome sequencing approach to detect Homologous Recombination Deficiency in the PAOLA-1/ENGOT-OV25 phase-III trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Briaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+                <w:t xml:space="preserve">Eleonore Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheik Emambux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+                <w:t xml:space="preserve">Alexandre Eeckhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (48), pp.3556-3563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-023-02839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302791v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating tumor DNA in unresectable pancreatic cancer is a strong predictor of first-line treatment efficacy: The KRASCIPANC prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,90 +2259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The M2 macrophages infiltration of sebaceous tumors is linked to the aggressiveness of tumors but not to the mismatch repair pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélinie Sinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149 (9), pp.6445-6454. </w:t>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,90 +2527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSP110 as a Diagnostic but Not a Prognostic Biomarker in Colorectal Cancer With Microsatellite Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audelaure Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.769281. </w:t>
@@ -2648,90 +2648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Mismatch Repair Status and Microsatellite Instability between Primary Tumour and Metastasis and Its Implications for Immunotherapy in Colorectal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sefrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Randrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheik Emambux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Derangere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Expression of Hormonal Receptors by Meningiomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Banor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,77 +4369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4624,51 +4624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 246 (2), pp.205-216. </w:t>
@@ -4888,77 +4888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,64 +5182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (11), pp.2625-2634. </w:t>
@@ -5424,77 +5424,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiosensitizing effect of RAD51 inhibition in glioblastoma stem-like cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martin-Lannerée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent acquisitions on functional properties of the p14/p19ARF tumor suppressor protein and its importance in oncohaematology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,64 +8547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du Cancéropole Grand-Ouest Tours-Poitiers, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Angers, France</w:t>
@@ -8672,64 +8672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque du Cancéropole PACA- Glioblastomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
@@ -8927,51 +8927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12094-025-04086-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251347375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Al Achkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Callens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Frouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eeckhoutte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02839-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Auriault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derangere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251347375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12094-025-04086-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Al Achkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Callens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eeckhoutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02839-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Auriault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derangere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>