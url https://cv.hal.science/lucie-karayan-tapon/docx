--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second malignancies in patients with deficient mismatch repair system/microsatellite instability-high colorectal cancer</w:t>
+                <w:t xml:space="preserve">Impact of next-generation sequencing on routine clinical practice and patient inclusion in molecularly targeted clinical trials: a retrospective cohort analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Franques</w:t>
+                <w:t xml:space="preserve">Mathieu Faigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moreau</w:t>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Evrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Frouin</w:t>
+                <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17562848251347375⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.1451-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12094-025-04086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574703v1</w:t>
+                <w:t xml:space="preserve">hal-05574706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of next-generation sequencing on routine clinical practice and patient inclusion in molecularly targeted clinical trials: a retrospective cohort analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second malignancies in patients with deficient mismatch repair system/microsatellite instability-high colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Franques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Birama Ndiaye</w:t>
+                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Martel</w:t>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.1451-1459. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12094-025-04086-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17562848251347375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574706v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippo pathway effectors are associated with glioma patient survival, control cell proliferation and sterol metabolism through TEAD3</w:t>
               </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and Predictive Value of Microsatellite Instability Analysis in Circulating Tumor DNA Using Digital Droplet PCR for Patients With Microsatellite Instability Colorectal Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Al Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,295 +1034,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative and Accurate Next-Generation Sequencing–Based Microsatellite Instability Detection Method for Colorectal and Endometrial Tumors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Vitamin K-Dependent Anticoagulant Factor, Protein S, Regulates Vascular Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bonnemort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Martel</w:t>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryso Kanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2023.100297⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.3278-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cimb46040205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648827v1</w:t>
+                <w:t xml:space="preserve">hal-05038293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vitamin K-Dependent Anticoagulant Factor, Protein S, Regulates Vascular Permeability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+                <w:t xml:space="preserve">An Innovative and Accurate Next-Generation Sequencing–Based Microsatellite Instability Detection Method for Colorectal and Endometrial Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benzakour</w:t>
+                <w:t xml:space="preserve">Justine Bonnemort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (4), pp.3278-3293. </w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (2), pp.100297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cimb46040205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2023.100297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038293v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
               </w:r>
@@ -1436,6680 +1436,6546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Montagne</w:t>
+                <w:t xml:space="preserve">Shallow whole genome sequencing approach to detect Homologous Recombination Deficiency in the PAOLA-1/ENGOT-OV25 phase-III trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Briaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eeckhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (48), pp.3556-3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-023-02839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574573v1</w:t>
+                <w:t xml:space="preserve">hal-05574667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04487948v1</w:t>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302791v1</w:t>
+                <w:t xml:space="preserve">hal-04098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+                <w:t xml:space="preserve">Immunohistochemistry, Molecular Biology, and Clinical Scoring for the Detection of Muir-Torre Syndrome in Cutaneous Sebaceous Tumors: Which Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélinie Sinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Banor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (6), pp.889-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098700v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow whole genome sequencing approach to detect Homologous Recombination Deficiency in the PAOLA-1/ENGOT-OV25 phase-III trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eeckhoutte</w:t>
+                <w:t xml:space="preserve">Circulating tumor DNA in unresectable pancreatic cancer is a strong predictor of first-line treatment efficacy: The KRASCIPANC prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (11), pp.1562-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-023-02839-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05574667v1</w:t>
+                <w:t xml:space="preserve">hal-04648773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating tumor DNA in unresectable pancreatic cancer is a strong predictor of first-line treatment efficacy: The KRASCIPANC prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+                <w:t xml:space="preserve">The M2 macrophages infiltration of sebaceous tumors is linked to the aggressiveness of tumors but not to the mismatch repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélinie Sinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (9), pp.6445-6454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00432-023-04629-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2023.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04648773v1</w:t>
+                <w:t xml:space="preserve">hal-04185363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The M2 macrophages infiltration of sebaceous tumors is linked to the aggressiveness of tumors but not to the mismatch repair pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélinie Sinson</w:t>
+                <w:t xml:space="preserve">Heterogeneity of Mismatch Repair Status and Microsatellite Instability between Primary Tumour and Metastasis and Its Implications for Immunotherapy in Colorectal Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sefrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Auriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00432-023-04629-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185363v1</w:t>
+                <w:t xml:space="preserve">hal-05574675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
+                <w:t xml:space="preserve">HSP110 as a Diagnostic but Not a Prognostic Biomarker in Colorectal Cancer With Microsatellite Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chong-Si-Tsaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audelaure Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.769281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.769281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668886v1</w:t>
+                <w:t xml:space="preserve">hal-04343223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSP110 as a Diagnostic but Not a Prognostic Biomarker in Colorectal Cancer With Microsatellite Instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Frouin</w:t>
+                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.769281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343223v1</w:t>
+                <w:t xml:space="preserve">hal-03668886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Mismatch Repair Status and Microsatellite Instability between Primary Tumour and Metastasis and Its Implications for Immunotherapy in Colorectal Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Auriault</w:t>
+                <w:t xml:space="preserve">L1 chimeric transcripts are expressed in healthy brain and their deregulation in glioma follows that of their host locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisa Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (15), pp.2606-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23084427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05574675v1</w:t>
+                <w:t xml:space="preserve">hal-03631345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L1 chimeric transcripts are expressed in healthy brain and their deregulation in glioma follows that of their host locus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allison Fantini</w:t>
+                <w:t xml:space="preserve">Le Conseil national des universités en cancérologie-radiothérapie : actualisation des critères de sélection présentés aux lecteurs du Bulletin du Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (10), pp.895 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03631345v1</w:t>
+                <w:t xml:space="preserve">hal-03603935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordance between immunochemistry of mismatch repair proteins and molecular testing of microsatellite instability in colorectal cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Junca</w:t>
+                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Koeppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215245v1</w:t>
+                <w:t xml:space="preserve">hal-03408473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of pathogenicity classification for somatic alterations in solid tumours and haematologic malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+                <w:t xml:space="preserve">Discordance between immunochemistry of mismatch repair proteins and molecular testing of microsatellite instability in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot d'Asnières de Salins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Junca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.100120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2021.100120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.08.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408473v1</w:t>
+                <w:t xml:space="preserve">hal-03215245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conseil national des universités en cancérologie-radiothérapie : actualisation des critères de sélection présentés aux lecteurs du Bulletin du Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Phase 1 trial of ralimetinib (LY2228820) with radiotherapy plus concomitant temozolomide in the treatment of newly diagnosed glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (227-234), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03603935v1</w:t>
+                <w:t xml:space="preserve">hal-02954534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase 1 trial of ralimetinib (LY2228820) with radiotherapy plus concomitant temozolomide in the treatment of newly diagnosed glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Boone</w:t>
+                <w:t xml:space="preserve">New Artificial Intelligence Score and Immune Infiltrates as Prognostic Factors in Colorectal Cancer With Brain Metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Randrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Derangère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.750407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.750407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.09.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954534v1</w:t>
+                <w:t xml:space="preserve">hal-04098709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Artificial Intelligence Score and Immune Infiltrates as Prognostic Factors in Colorectal Cancer With Brain Metastases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.750407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098709v1</w:t>
+                <w:t xml:space="preserve">hal-04099076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widespread overexpression from the four DNA hypermethylated HOX clusters in aggressive (IDHwt) glioma is associated with H3K27me3 depletion and alternative promoter usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04099076v1</w:t>
+                <w:t xml:space="preserve">hal-03172071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread overexpression from the four DNA hypermethylated HOX clusters in aggressive (IDHwt) glioma is associated with H3K27me3 depletion and alternative promoter usage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaillant</w:t>
+                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172071v1</w:t>
+                <w:t xml:space="preserve">hal-04098666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Milin</w:t>
+                <w:t xml:space="preserve">New Insights into Expression of Hormonal Receptors by Meningiomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.e87 - e96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2020.04.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098666v1</w:t>
+                <w:t xml:space="preserve">hal-03491283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Expression of Hormonal Receptors by Meningiomas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2020.04.168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03491283v1</w:t>
+                <w:t xml:space="preserve">hal-05038514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.1605-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038514v1</w:t>
+                <w:t xml:space="preserve">hal-02304180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional alterations in glioma result primarily from DNA methylation independent mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.249219.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304180v2</w:t>
+                <w:t xml:space="preserve">hal-04098976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.3968-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098976v1</w:t>
+                <w:t xml:space="preserve">hal-02538688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.3968-3979. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.20640-20657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538688v1</w:t>
+                <w:t xml:space="preserve">hal-04099011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04099011v1</w:t>
+                <w:t xml:space="preserve">hal-04098987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098987v1</w:t>
+                <w:t xml:space="preserve">hal-02538718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Balbous</w:t>
+                <w:t xml:space="preserve">Clinical validation of the CE-IVD marked Therascreen MGMT kit in a cohort of glioblastoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CBM-170191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538718v1</w:t>
+                <w:t xml:space="preserve">hal-01680957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical validation of the CE-IVD marked Therascreen MGMT kit in a cohort of glioblastoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">Crizotinib targets in glioblastoma stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audelaure Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Biomarkers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (11), pp.2625-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.1167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CBM-170191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01680957v1</w:t>
+                <w:t xml:space="preserve">hal-02538685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crizotinib targets in glioblastoma stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+                <w:t xml:space="preserve">Validation of the high-performance of pyrosequencing for clinical MGMT testing on a cohort of glioblastoma patients from a prospective dedicated multicentric trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (38), pp.61916-61929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.11322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.1167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538685v1</w:t>
+                <w:t xml:space="preserve">hal-01358205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the high-performance of pyrosequencing for clinical MGMT testing on a cohort of glioblastoma patients from a prospective dedicated multicentric trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chinot</w:t>
+                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.169 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.11322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01358205v1</w:t>
+                <w:t xml:space="preserve">hal-01629349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiosensitizing effect of RAD51 inhibition in glioblastoma stem-like cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-016-2647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumoral A genotype of the MGMT rs34180180 single-nucleotide polymorphism in aggressive gliomas is associated with shorter patients’ survival</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+                <w:t xml:space="preserve">IL22/IL-22R Pathway Induces Cell Survival in Human Glioblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Domballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgv251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629349v1</w:t>
+                <w:t xml:space="preserve">hal-01704496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL22/IL-22R Pathway Induces Cell Survival in Human Glioblastoma Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Domballe</w:t>
+                <w:t xml:space="preserve">A mesenchymal glioma stem cell profile is related to clinical outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.e91-e91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oncsis.2014.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01704496v1</w:t>
+                <w:t xml:space="preserve">hal-02530857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e104455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesenchymal glioma stem cell profile is related to clinical outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Flamant</w:t>
+                <w:t xml:space="preserve">Selective Release of a Cyclopamine Glucuronide Prodrug toward Stem-like Cancer Cell Inhibition in Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (9), pp.2159-2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-13-1038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/oncsis.2014.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530857v1</w:t>
+                <w:t xml:space="preserve">hal-01313891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Release of a Cyclopamine Glucuronide Prodrug toward Stem-like Cancer Cell Inhibition in Glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karline Guilloteau</w:t>
+                <w:t xml:space="preserve">Outcome-based determination of optimal pyrosequencing assay for MGMT methylation detection in glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (3), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-013-1332-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-13-1038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313891v1</w:t>
+                <w:t xml:space="preserve">hal-00935512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome-based determination of optimal pyrosequencing assay for MGMT methylation detection in glioblastoma patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative assessment of 5 methods (methylation-specific polymerase chain reaction, methylight, pyrosequencing, methylation-sensitive high-resolution melting, and immunohistochemistry) to analyze O6-methylguanine-DNA-methyltranferase in a series of 100 glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quillien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubus</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (17), pp.4201-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.27392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-013-1332-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935512v1</w:t>
+                <w:t xml:space="preserve">inserm-00667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of 5 methods (methylation-specific polymerase chain reaction, methylight, pyrosequencing, methylation-sensitive high-resolution melting, and immunohistochemistry) to analyze O6-methylguanine-DNA-methyltranferase in a series of 100 glioblastoma patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+                <w:t xml:space="preserve">Altered expression of the gap junction protein connexin43 is associated with papillary thyroid carcinomas when compared with other noncancer pathologies of the thyroid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Labussière</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gibelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.1057-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2011.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cncr.27392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667080v1</w:t>
+                <w:t xml:space="preserve">hal-00993028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman A. Maftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 312 (1), pp.24-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered expression of the gap junction protein connexin43 is associated with papillary thyroid carcinomas when compared with other noncancer pathologies of the thyroid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Dominguez</w:t>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Crespin</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Maftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 312 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/thy.2011.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00993028v1</w:t>
+                <w:t xml:space="preserve">hal-00873130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation-related gene expression is linked to differentiation status in glioblastomas undifferentiated cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Maftah</w:t>
+                <w:t xml:space="preserve">STAT3 is essential for the maintenance of neurosphere-initiating tumor cells in patients with glioblastomas: A potential for targeted therapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martin-Lannerée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (4), pp.826-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873130v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 is essential for the maintenance of neurosphere-initiating tumor cells in patients with glioblastomas: A potential for targeted therapy?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.25416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04033986v1</w:t>
+                <w:t xml:space="preserve">inserm-00435222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+                <w:t xml:space="preserve">An ANOCEF genomic and transcriptomic microarray study of the response to radiotherapy or to alkylating first-line chemotherapy in glioblastoma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Idbaih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00435222v1</w:t>
+                <w:t xml:space="preserve">inserm-00668209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ANOCEF genomic and transcriptomic microarray study of the response to radiotherapy or to alkylating first-line chemotherapy in glioblastoma patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+                <w:t xml:space="preserve">Increasing the Number of Thyroid Lesions Classes in Microarray Analysis Improves the Relevance of Diagnostic Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fred Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahatsangy Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Triau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00668209v1</w:t>
+                <w:t xml:space="preserve">hal-03275613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Number of Thyroid Lesions Classes in Microarray Analysis Improves the Relevance of Diagnostic Markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Triau</w:t>
+                <w:t xml:space="preserve">Prognostic molecular markers with no impact on decision-making: the paradox of gliomas based on a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (11), pp.1830-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275613v1</w:t>
+                <w:t xml:space="preserve">hal-03171814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic molecular markers with no impact on decision-making: the paradox of gliomas based on a prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Michalak</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 98 (11), pp.1830-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 99 (7), pp.1153-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171814v1</w:t>
+                <w:t xml:space="preserve">hal-00458867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin, neuropilin and VEGF expression in glial tumours: SEMA3G, a prognostic marker?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent acquisitions on functional properties of the p14/p19ARF tumor suppressor protein and its importance in oncohaematology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Séité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Jacques Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (6), pp.427-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00458867v1</w:t>
+                <w:t xml:space="preserve">hal-04654438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent acquisitions on functional properties of the p14/p19ARF tumor suppressor protein and its importance in oncohaematology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Human ARF binds E2F1 and inhibits its transcriptional activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Eymin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (9), pp.1033-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654438v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02345407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human ARF binds E2F1 and inhibits its transcriptional activity</w:t>
+                <w:t xml:space="preserve">Human ARF protein interacts with Topoisomerase I and stimulates its activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Eymin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brambilla</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (9), pp.1033-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 20 (7), pp.836-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1204170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8119,668 +7985,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiosensitization of Glioblastoma Stem Cells by inhibition of STAT3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pinel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canceropole Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karline Guilloteau</w:t>
+                <w:t xml:space="preserve">Analyse protéomique des glioblastones: Quel est le meilleur contrôle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée de la Recherche Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du Cancérôpole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538758v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique des glioblastones: Quel est le meilleur contrôle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quillien</w:t>
+                <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du Cancérôpole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France. 2013</w:t>
+              <w:t xml:space="preserve">6ème journée de la Recherche Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180645v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée du Cancéropole Grand-Ouest Tours-Poitiers, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet du premier vecteur glucuronylé de la cyclopamine sur les cellules initiatrices de glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Legigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque du Cancéropole PACA- Glioblastomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8927,51 +8793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251347375" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12094-025-04086-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Al Achkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Callens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eeckhoutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02839-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Auriault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derangere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Briand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12941-025-00840-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12094-025-04086-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Franques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chong-Si-Tsaon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848251347375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Al Achkar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2025.104176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soubeyran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76280-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnemort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2023.100297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Callens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Frouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eeckhoutte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-023-02839-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;linie Sinson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2023.03.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-023-04629-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sefrioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Auriault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audelaure Junca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.769281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Pinson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Fantini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Calais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Koeppel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.08.047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215245v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot d'Asni&#232;res de Salins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tachon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karayan-Tapon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2021.100120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thivat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.09.036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Randrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Derang&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roussille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.750407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Guichet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barri&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaillant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12944" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bousquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Simonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.04.168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304180v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.249219.119" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01680957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chinot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CBM-170191" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538685v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villalva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Joly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11322" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01629349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgv251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Guilloteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-016-2647-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Abbaci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Costes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Domballe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119872" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balbous" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Cortes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guilloteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villalva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-13-1038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00935512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sanson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Legrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-013-1332-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27392" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993028v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dominguez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gibelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2011.0041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2011.07.027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJQW910-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00873130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Maftah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martin-Lanner&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25416" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668209v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-234" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fred Fontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Franc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Triau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007632" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03171814v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604378" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marquant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604641" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654438v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ayrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Jacques Larsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345407v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eymin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brambilla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204220" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654393v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1204170" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538770v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180645v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538758v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538745v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Legigan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>