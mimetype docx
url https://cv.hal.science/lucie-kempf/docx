--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -613,174 +613,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des communautés artistiques de la période prérévolutionnaire au « kollektiv » durant les années 1920 : les avatars de l'Homme nouveau au théâtre</w:t>
+                <w:t xml:space="preserve">Dal Royal Court al TEAR.DOC : il Verbatim russo, storia di un innesto culturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prove di drammaturgia. Rivista di inchieste teatrali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, TEATR.DOC Report teatrali nella Russia d’oggi, 2, pp.11-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987516v1</w:t>
+                <w:t xml:space="preserve">hal-01987500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal Royal Court al TEAR.DOC : il Verbatim russo, storia di un innesto culturale</w:t>
+                <w:t xml:space="preserve">Des communautés artistiques de la période prérévolutionnaire au « kollektiv » durant les années 1920 : les avatars de l'Homme nouveau au théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prove di drammaturgia. Rivista di inchieste teatrali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2012.2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987500v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Komissarzevskaja, una drammaturgia sulla soglia</w:t>
               </w:r>
@@ -1091,244 +1091,1156 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne, héroïne de la scène russe prérévolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image de Jeanne d’Arc dans les littératures européennes des XIXe et XXe siècles : de la sainte nationale à la figure européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCLE - Université de Lorraine, 2018, Nancy, France. pp.229-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui par qui le scandale arriva... Les mises en scène de Meyerhold au Théâtre dramatique de V. F. Komissarjevskaia (1906-07)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et scandale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Lecercle, Clotilde Thouret, May 2018, Paris, France. pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des femmes au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiéblemont-Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Femmes, monde féminin et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Littératures Imaginaire Sociétés (LIS; Université de Lorraine); Centre de recherche sur les médiations (Crem; Université de Lorraine), Mar 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vauthier et la vie de M. de Molière de Mikhaïl Boulgakov : l'histoire d'une non adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Vauthier, un poète à la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Marseille, France. pp.245-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments folkloriques dans le travail des gymnastes soviétiques : la promotion d’une identité russo-soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folklores et politique. approches comparées et réflexions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Cultures Littéraires Européennes : France, Europe centrale, Europe orientale (CERCLE); Institut d’Histoire Culturelle Européenne Bronislaw Geremek, Jul 2013, Lunéville et Nancy, France. pp. 325-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre Néo-Documentaire : résurgence ou réinvention ? Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Moguilevskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le "théâtre documentaire", résurgence ou réinvention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Kempf; Tania Moguilevskaia, Oct 2011, Nancy, France. pp. 5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eux et nous : l’étranger dans les spectacles de masse et le théâtre d’agit-prop, 1918-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'étranger dans la littérature et les arts soviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp. 87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la révoltée d’ans le répertoire des théâtres russes du début du XXe siècle : l’émergence d’un troisième archétype ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image de la femme russe dans la littérature européenne du XXe et du XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Cultures Littéraires Européennes : France, Europe centrale, Europe orientale (CERCLE), May 2012, Nancy, France. pp. 115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre documentaire. Montrer sans démontrer : le refus de l’idéologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Moguilevskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le "théâtre documentaire", résurgence ou réinvention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Kempf; Tania Moguilevskaia, Oct 2011, Nancy, France. pp. 11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons d’une théâtromanie : le cas de la Russie entre 1896 et 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi le théâtre - sources et situation actuelle du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etudes Orientales, Slaves et Néo-helléniques (GEO - EA1340); Culture et Histoire dans l'Espace Roman (CHER - EA4376); Configurations littéraires (EA1337); CEEJA Centre Européen d'Etudes Japonaises d'Alsace, Feb 2011, Colmar, France. pp. 179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tournées d’Eleonora Duse en Russie en 1891 et 1892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italie/Europe centrale et orientale : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine (ROMANIA, CERCLE), 2009, Nancy, France. pp.146-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fille sans dot d'Ostrovski vue par Riazanov : une Romance cruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre au cinéma. Adaptation, transposition, hybridation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nancy, France. pp.119-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czy istnieje magia poza teatrem ? Szekspirowski Sen nocy letniej w lasach</w:t>
+                <w:t xml:space="preserve">Giving testimony in the face of an authoritarian regime: The evolution of documentary forms at Teatr.doc, the KnAM Theatre and the Belarus Free Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joanna Ostrowska; Juliusz Tyszka. </w:t>
+              <w:t xml:space="preserve">J. A. E. Curtis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klasicy na ulicu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wydawnictwo Kontekst, pp.86-96, 2020</w:t>
+              <w:t xml:space="preserve">New Drama in Russian. Performance, Politics and Protest in Russia, Ukraine and Belarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, pp.41-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03007050v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03006824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving testimony in the face of an authoritarian regime: The evolution of documentary forms at Teatr.doc, the KnAM Theatre and the Belarus Free Theatre</w:t>
+                <w:t xml:space="preserve">Czy istnieje magia poza teatrem ? Szekspirowski Sen nocy letniej w lasach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. A. E. Curtis. </w:t>
+              <w:t xml:space="preserve">Joanna Ostrowska; Juliusz Tyszka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Drama in Russian. Performance, Politics and Protest in Russia, Ukraine and Belarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury Academic, pp.41-52, 2020</w:t>
+              <w:t xml:space="preserve">Klasicy na ulicu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo Kontekst, pp.86-96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03006824v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actrices, mythes, ambivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1348,1040 +2260,1040 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Hoffert; Lucie Kempf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actrices mythiques, mythe de l’actrice (1870-1910)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions Universitaires de Lorraine, pp.5-18, 2020, Cahiers du Cercle, 978-2-8143-0562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Zaretchnaïa et ses avatars : le mythe de la Mouette en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Kempf; Yannick Hoffert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actrices mythiques et mythe de l’actrice sur les scènes occidentales (1870-1910)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.55-65, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03006815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire au-delà des mots : Le jeu de Vera Komissarjevskaia, une voix tissée de silences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Armand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix et silence dans les arts. Passages, poïesis et performativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.55-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03007026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Наши&amp;quot; и &amp;quot;не наши&amp;quot;: иностранец в массовых зрелищах и в театре агитпропа (1918-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Гальцова Е.Д. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Постижение запада. Иностранная культура в советской литературе, искусстве и теории 1917-1941 гг.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ИМЛИ РАН, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des « poupées russes » et le mythe déconstruit de la supériorité du régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’homme nouveau après Staline. Les arts et la culture dans le projet soviétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.247-258, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.46150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La Garde blanche aux Journées des Tourbine de Mikhaïl Boulgakov : des personnages contre - révolutionnaires sur une scène révolutionnaire ou les ambiguïtés d’une transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Debard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un genre à l'autre : la transmodalisation dramatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp. 77-96, 2014, 9782814302150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La Garde blanche aux Journées des Tourbine de Mikhaïl Boulgakov :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Debard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un genre à l'autre : la transmodalisation dramatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.77-96, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du travail du Royal Court Theatre sur le développement du « drame nouveau » russe : les avatars d’une greffe culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Egger; Isabelle Reck; Adgard Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes dramatiques d’Orient et d’Occident : 1968-2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg; Presses universitaires de Strasbourg, pp.117-134, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.6582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise du Palais d’Hiver, vue par Nikolaï Evreïnov (1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francine Maier-Schaeffer; Chistiane Page; Cécile Vaissié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution mise en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences du théâtre au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yannick Hoffert et Lucie Kempf. </w:t>
+              <w:t xml:space="preserve">Yannick Hoffert; Lucie Kempf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre au cinéma - Adaptation, transposition, hybridation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2010</w:t>
+              <w:t xml:space="preserve">Le théâtre au cinéma. Adaptation, transposition, hybridation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.5-19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377616v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences du théâtre au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yannick Hoffert; Lucie Kempf. </w:t>
+              <w:t xml:space="preserve">Yannick Hoffert et Lucie Kempf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre au cinéma. Adaptation, transposition, hybridation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.5-19, 2010</w:t>
+              <w:t xml:space="preserve">Le Théâtre au cinéma - Adaptation, transposition, hybridation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133981v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La Cerisaie de Tchekov à La Mort de Firs de Vadim Levanov, les métamorphoses d'une comédie pour pleurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Flicker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La comédie en mouvement. Avatars du genre comique au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.239-252, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde est un tableau. Le costume dans les mises en scène russes du début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Verdier; Olivier Goetz; Didier Doumergue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et usages du costume de scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lampsaque, pp.301-310, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétersbourg, l'&amp;quot;infernale arlequinade&amp;quot;. Grotesque et théâtre russe 1906-1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stanislaw Fiszer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grotesque de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.197-209, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2391,51 +3303,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actrices mythiques, mythe de l’actrice (1870-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2444,73 +3356,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN - Éditions Universitaires de Lorraine, pp.146, 2020, Cahiers du Cercle, 978-2-8143-0562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre au cinéma. Adaptation, transposition, hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2519,969 +3431,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN - Editions Universitaires de Lorraine, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133984v1</w:t>
-              </w:r>
-[...910 lines deleted...]
-                <w:t xml:space="preserve">hal-02133990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre Neo-Documentaire : résurgence ou réinvention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Moguilevskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le "théâtre documentaire", résurgence ou réinvention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nancy, France. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 308 p., 2014, 9782814301610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,51 +3791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2553F363"/>
+    <w:nsid w:val="1BA12C4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2467-0661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059212233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kempf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/modru.2015.1038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2012.2519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lowy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Moguilevskaia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2467-0661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059212233" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tordjman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoffert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kempf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.7413" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/modru.2015.1038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2012.2519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chros.2007.895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lowy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thi&#233;blemont-Dollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Moguilevskaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01487800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03006815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007026v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.6582" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05525376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01483808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>