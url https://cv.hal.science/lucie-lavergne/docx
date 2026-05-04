--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -225,51 +225,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie numérique espagnole sur les réseaux sociaux : un nouveau style populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>