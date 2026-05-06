--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -1073,122 +1073,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rural sous toutes ses &amp;quot;formes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Docteur⋅e⋅s de Dynamiques Rurales - Une analyse statistique et géographique des thèses soutenues à Dynamiques Rurales entre 1995 et 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lazaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La Renaissance rurale d’un siècle à l’autre ? », Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630219v1</w:t>
+                <w:t xml:space="preserve">hal-01540031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rural sous toutes ses &amp;quot;formes</w:t>
               </w:r>
@@ -1263,122 +1263,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Docteur⋅e⋅s de Dynamiques Rurales - Une analyse statistique et géographique des thèses soutenues à Dynamiques Rurales entre 1995 et 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rural sous toutes ses &amp;quot;formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016</w:t>
+              <w:t xml:space="preserve">Colloque international « La Renaissance rurale d’un siècle à l’autre ? », Journées Rurales 2016 – 25 ans de Dynamiques Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540031v1</w:t>
+                <w:t xml:space="preserve">hal-01630219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1521,194 +1521,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;externalités&amp;quot; du pastoralisme collectif pyrénéen ou l’histoire d’une marchandisation des relations qui n’a pas (encore) eu lieu</w:t>
+                <w:t xml:space="preserve">Adaptabilité et vulnérabilité des droits d’usage sur les estives pyrénéennes : nouvelles logiques d’action et nouveaux enjeux sur les communs pastoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627119v1</w:t>
+                <w:t xml:space="preserve">hal-01627126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité et vulnérabilité des droits d’usage sur les estives pyrénéennes : nouvelles logiques d’action et nouveaux enjeux sur les communs pastoraux</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;externalités&amp;quot; du pastoralisme collectif pyrénéen ou l’histoire d’une marchandisation des relations qui n’a pas (encore) eu lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01627126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1720,169 +1720,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estives en partage. Une approche relationnelle des externalités du pastoralisme collectif pyrénéen</w:t>
+                <w:t xml:space="preserve">Estives en partage : une approche relationnelle des externalités du pastoralisme collectif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lazaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Toulouse 2 Jean Jaurès, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015TOU20054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01334537v1</w:t>
+                <w:t xml:space="preserve">tel-01343286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estives en partage : une approche relationnelle des externalités du pastoralisme collectif pyrénéen</w:t>
+                <w:t xml:space="preserve">Estives en partage. Une approche relationnelle des externalités du pastoralisme collectif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lazaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Toulouse 2 Jean Jaurès, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015TOU20054⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01343286v1</w:t>
+                <w:t xml:space="preserve">tel-01334537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1958,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D37D4B2"/>
+    <w:nsid w:val="61C0A029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2106,51 +2106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE2B8FD1"/>
+    <w:nsid w:val="C127F3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2254,51 +2254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B6B35692"/>
+    <w:nsid w:val="31DB505C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E1FBC4E2"/>
+    <w:nsid w:val="539155C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A0DCABB6"/>
+    <w:nsid w:val="711E5665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2698,51 +2698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C3313B3E"/>
+    <w:nsid w:val="C280E5FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2846,51 +2846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="750A2B32"/>
+    <w:nsid w:val="284C7F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucielazaro@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dynamiques-rurales.univ-tlse2.fr/accueil/membres/doctorants/lazaro-lucie-167805.kjsp?RH=1297244796018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lazaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Blache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01343286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucielazaro@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dynamiques-rurales.univ-tlse2.fr/accueil/membres/doctorants/lazaro-lucie-167805.kjsp?RH=1297244796018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lazaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Blache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01343286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>