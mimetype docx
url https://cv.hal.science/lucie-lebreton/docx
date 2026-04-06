--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,670 +66,748 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal, penseur du désordre</w:t>
+                <w:t xml:space="preserve">Pascal, ou le règne de la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Following the Reasons of the Heart. Blaise Pascal (1623-1662) on 400th Anniversary of His Birth, 79 (4), pp.1493-1526. </w:t>
+              <w:t xml:space="preserve">Noctua. La tradizione filosofica dall’antico al moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.140-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17990/RPF/2023_79_4_1493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14640/noctuaxii3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553256v1</w:t>
+                <w:t xml:space="preserve">hal-05560799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie de la pensée perspectiviste : les figures inversées de Pascal et de Leibniz dans l’œuvre de Nietzsche</w:t>
+                <w:t xml:space="preserve">Pascal, penseur du désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (4), pp.677-700. </w:t>
+              <w:t xml:space="preserve">Revista Portuguesa de Filosofia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Following the Reasons of the Heart. Blaise Pascal (1623-1662) on 400th Anniversary of His Birth, 79 (4), pp.1493-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0012217320000463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17990/RPF/2023_79_4_1493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976104v1</w:t>
+                <w:t xml:space="preserve">hal-04553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Nous, bons Européens”. Le portrait de Pascal esquissé par Nietzsche dans Par-delà bien et mal »</w:t>
+                <w:t xml:space="preserve">Généalogie de la pensée perspectiviste : les figures inversées de Pascal et de Leibniz dans l’œuvre de Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Trágica: estudos de filosofia da imanência</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.677-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217320000463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562158v1</w:t>
+                <w:t xml:space="preserve">hal-03976104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzsche, Pascal et le suicide du sens historique</w:t>
+                <w:t xml:space="preserve">« “Nous, bons Européens”. Le portrait de Pascal esquissé par Nietzsche dans Par-delà bien et mal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspektiven der Philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Trágica: estudos de filosofia da imanência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.181-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004417618_007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976109v1</w:t>
+                <w:t xml:space="preserve">hal-04562158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzsche et « le principe de Pascal 'Il faut s’abêtir' »</w:t>
+                <w:t xml:space="preserve">Nietzsche, Pascal et le suicide du sens historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°104 (4), pp.421. </w:t>
+              <w:t xml:space="preserve">Perspektiven der Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.122-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rmm.194.0421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004417618_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971479v1</w:t>
+                <w:t xml:space="preserve">hal-03976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal et la &amp;quot;preuve par la force&amp;quot; : L’examen nietzschéen d’une conscience intellectuelle &amp;quot;blessée</w:t>
+                <w:t xml:space="preserve">Nietzsche et « le principe de Pascal 'Il faut s’abêtir' »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nietzsche Studien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (1), pp.217-239. </w:t>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°104 (4), pp.421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nietzstu-2018-0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rmm.194.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106988v1</w:t>
+                <w:t xml:space="preserve">hal-03971479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzsche, lecteur de Pascal : « le seul chrétien logique »</w:t>
+                <w:t xml:space="preserve">Pascal et la &amp;quot;preuve par la force&amp;quot; : L’examen nietzschéen d’une conscience intellectuelle &amp;quot;blessée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (2), pp.175-194. </w:t>
+              <w:t xml:space="preserve">Nietzsche Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.217-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rphi.172.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nietzstu-2018-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965558v1</w:t>
+                <w:t xml:space="preserve">hal-04106988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nietzsche, lecteur de Pascal : « le seul chrétien logique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rphi.172.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La maladie est l’état naturel des chrétiens.&amp;quot; Nietzsche et la Prière de Pascal pour demander à Dieu le bon usage des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115 (3), pp.401-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/RPL.115.3.3278582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -739,91 +817,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nietzsche, lecteur de Pascal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. 2023, Libre pensée et littérature clandestine, Antony McKenna, 9782745359438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -833,262 +911,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pascal, “bon Européen”. Quand Nietzsche revendique l’héritage pascalien. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Bertot, P. De Corte, Jean Leclercq, Patrick Wotling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nietzsche et l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.137-156, 2023, Empreintes philosophiques, 978-2-39061-359-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il ne faut pas affecter le style scientifique&amp;quot;. L’héritage pascalien dans l’écriture de Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Béland, Céline Denat, Chiara Piazzesi, Patrick Wotling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nietzsche on making sense of Nietzsche / Comprendre Nietzsche selon Nietzsche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epure - Édition et presses de l’Université de Reims,, pp.165-189., 2021, Langage et Pensée, 978-2-37496-122-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La rigueur scientifique : dressage ou instinct. » La vertu de probité dans la pensée de Nietzsche d’après les fragments posthumes de 1888</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Denat ; Patrick Wotling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nietzsche. Les textes de 1888.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epure - Edition et Presses Universitaire de Reims, pp.209-229, 2020, Langage et Pensée, 978-2-37496-121-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1235,51 +1313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2023_79_4_1493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217320000463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417618_007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.194.0421" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nietzstu-2018-0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03965558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.172.0175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.3.3278582" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14640/noctuaxii3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2023_79_4_1493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217320000463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417618_007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.194.0421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nietzstu-2018-0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03965558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.172.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.3.3278582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>