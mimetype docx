--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -256,174 +256,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie de la pensée perspectiviste : les figures inversées de Pascal et de Leibniz dans l’œuvre de Nietzsche</w:t>
+                <w:t xml:space="preserve">« Nous, bons Européens ». Le portrait de Pascal esquissé par Nietzsche dans Par-delà bien et mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Trágica: estudos de filosofia da imanência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.181-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976104v1</w:t>
+                <w:t xml:space="preserve">hal-04562158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Nous, bons Européens”. Le portrait de Pascal esquissé par Nietzsche dans Par-delà bien et mal »</w:t>
+                <w:t xml:space="preserve">Généalogie de la pensée perspectiviste : les figures inversées de Pascal et de Leibniz dans l’œuvre de Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Trágica: estudos de filosofia da imanência</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.677-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217320000463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562158v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nietzsche, Pascal et le suicide du sens historique</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14640/noctuaxii3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2023_79_4_1493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217320000463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417618_007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.194.0421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nietzstu-2018-0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03965558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.172.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.3.3278582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14640/noctuaxii3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17990/RPF/2023_79_4_1493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217320000463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004417618_007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.194.0421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nietzstu-2018-0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03965558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.172.0175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.3.3278582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>