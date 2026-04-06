--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1206,63 +1206,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t>
+                <w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le Coz</w:t>
+                <w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1290,543 +1290,543 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789598v1</w:t>
+                <w:t xml:space="preserve">hal-03789571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t>
+                <w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t>
+                <w:t xml:space="preserve">Alexandre Agossah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789571v1</w:t>
+                <w:t xml:space="preserve">hal-03789503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Agossah</w:t>
+                <w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789503v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUID: A NEW STUDY OF PERCEIVED IMAGE QUALITY AND ITS SUBJECTIVE ASSESSMENT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Dasalla</w:t>
+                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870796v1</w:t>
+                <w:t xml:space="preserve">hal-03166267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
+                <w:t xml:space="preserve">CUID: A NEW STUDY OF PERCEIVED IMAGE QUALITY AND ITS SUBJECTIVE ASSESSMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Dasalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166267v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t>
               </w:r>
@@ -2166,51 +2166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B109979E"/>
+    <w:nsid w:val="9D7EB87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2397,51 +2397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dasalla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dasalla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>