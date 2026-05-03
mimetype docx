--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2166,51 +2166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D7EB87A"/>
+    <w:nsid w:val="67800006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>