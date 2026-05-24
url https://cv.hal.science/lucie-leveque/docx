--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,2111 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2059 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Lévêque </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1811-0991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=a7UuJD8AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of medical images and videos: review and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the methodologies used for subjective medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.15TR02. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.164833-164843. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Video Quality Assessment for Telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.9990 - 9999. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2704285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Legal and Ethical Challenges of Automatic Facial Expression Recognition: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.226-229, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3597217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised CT Images Quality Assessment Through COVID-19 Pneumonia Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUID: A NEW STUDY OF PERCEIVED IMAGE QUALITY AND ITS SUBJECTIVE ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Dasalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bornard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Barakovic Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video quality perception in telesurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 19th International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Luton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2166,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67800006"/>
+    <w:nsid w:val="7B48A77A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2397,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dasalla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-leveque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1811-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=a7UuJD8AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2704285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boutin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dasalla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>