--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -295,51 +295,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahim Ashkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du journalisme - Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (11), pp.R105-5116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(11).2024.R105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31188/cajsm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -576,351 +576,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les traces numériques sur Twitter. Retour sur la conception d'un dispositif de cartographie de données à destination de journalistes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouvements sociaux sur Twitter et Digital Methods : des données aux analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aspert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1707⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617831v1</w:t>
+                <w:t xml:space="preserve">hal-04281309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naviguer dans les traces numériques sur Twitter. Retour sur la conception d'un dispositif de cartographie de données à destination de journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
+                <w:t xml:space="preserve">Nicolas Aspert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, https://intelligibilite-numerique.numerev.com/numeros/n-2-2021/2620-naviguer-dans-les-traces-numeriques-sur-twitter-retour-sur-la-conception-d-un-dispositif-de-cartographie-de-donnees-a-destination-de-journalistes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624789v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements sociaux sur Twitter et Digital Methods : des données aux analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Tsimpoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.7054⟩</w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04281309v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiong-Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,51 +1049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(11).2024.R105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/cajsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>