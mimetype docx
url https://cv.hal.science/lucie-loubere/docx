--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
+                <w:t xml:space="preserve">De l’inondation du siècle à la résilience urbaine : les discours de la presse canadienne francophone sur les inondations de 2010 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poupart</w:t>
+                <w:t xml:space="preserve">Lucie Loubere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Troubé</w:t>
+                <w:t xml:space="preserve">Sylvia Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fahim Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme - Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (11), pp.R105-5116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31188/cajsm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556966v1</w:t>
+                <w:t xml:space="preserve">hal-04900696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inondation du siècle à la résilience urbaine : les discours de la presse canadienne francophone sur les inondations de 2010 à 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Troubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Loubere</w:t>
+                <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Kasparian</w:t>
+                <w:t xml:space="preserve">Manon Bouscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahim Ashkar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme - Recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (11), pp.R105-5116. </w:t>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 35/36 (1/2), pp.101-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31188/cajsm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900696v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
               </w:r>
@@ -491,64 +491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration textométrique d’ inondation dans les discours de la chambre des communes du Canada de 2003 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahim Ashkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 209 (1), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -576,351 +576,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements sociaux sur Twitter et Digital Methods : des données aux analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naviguer dans les traces numériques sur Twitter. Retour sur la conception d'un dispositif de cartographie de données à destination de journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aspert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.7054⟩</w:t>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, https://intelligibilite-numerique.numerev.com/numeros/n-2-2021/2620-naviguer-dans-les-traces-numeriques-sur-twitter-retour-sur-la-conception-d-un-dispositif-de-cartographie-de-donnees-a-destination-de-journalistes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281309v1</w:t>
+                <w:t xml:space="preserve">hal-03617831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les traces numériques sur Twitter. Retour sur la conception d'un dispositif de cartographie de données à destination de journalistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pignard-Cheynel</w:t>
+                <w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Tsimpoukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aspert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1707⟩</w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.63-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617831v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La controverse de Didier Raoult et de sa proposition thérapeutique contre la COVID-19 sur Twitter : analyse de réseaux et de discours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouvements sociaux sur Twitter et Digital Methods : des données aux analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communiquer.8309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t>
               </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiong-Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,51 +1049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,1501 +1253,1665 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de groupes Facebook, comparatif lexicométrique des données de crowdtangle à celles accessibles par navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
+                <w:t xml:space="preserve">La représentation de la sobriété numérique dans le contexte éducatif : étude des textes institutionnels de l'Éducation nationale française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles ; Gembloux, Belgique</w:t>
+              <w:t xml:space="preserve">17me Conférence Internationale sur les Représentations Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633423v1</w:t>
+                <w:t xml:space="preserve">hal-05603110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de groupes Facebook, comparatif lexicométrique des données de crowdtangle à celles accessibles par navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles ; Gembloux, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422221v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thématiques du Grand Débat et du Vrai Débat : approche textométrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">A lexical analysis of media coverage of the Nagorno-Karabakh conflicts in the French press (2020–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Kasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études, Sciences Po Paris, 16 et 17 janvier 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">JADT 2024 : 17th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503420v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639184v1</w:t>
+                <w:t xml:space="preserve">hal-04422221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les thématiques du Grand Débat et du Vrai Débat : approche textométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Academy (DOCAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’études, Sciences Po Paris, 16 et 17 janvier 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499040v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t>
+                <w:t xml:space="preserve">Les représentations de l’environnement numérique de travail chez les enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque Ludovia 2019, Numérique et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401795v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’environnement numérique de travail chez les enseignants du secondaire</w:t>
+                <w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ludovia 2019, Numérique et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642623v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401909v1</w:t>
+                <w:t xml:space="preserve">hal-04639184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Academy (DOCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307664v1</w:t>
+                <w:t xml:space="preserve">hal-02499040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de réseaux sociaux numérique, entre textes et liens de communautés&amp;quot;, Journée variété des données SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nante, France</w:t>
+              <w:t xml:space="preserve">Document Academy (DOCAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639176v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banque de qcm : de l'entraînement à l'outil d’ingénierie pédagogique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639174v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction et reconstruction de corpus... À la recherche de la pertinence et du contexte</w:t>
+                <w:t xml:space="preserve">Analyse de réseaux sociaux numérique, entre textes et liens de communautés&amp;quot;, Journée variété des données SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nante, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482604v1</w:t>
+                <w:t xml:space="preserve">hal-04639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Banque de qcm : de l'entraînement à l'outil d’ingénierie pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogales Jessica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639180v1</w:t>
+                <w:t xml:space="preserve">hal-04639174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations professionnelles des environnements numériques de travail (ENT) chez les enseignants du secondaire</w:t>
+                <w:t xml:space="preserve">Déconstruction et reconstruction de corpus... À la recherche de la pertinence et du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639173v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias et invisibilité sociale (une recherche pour l'observatoire National de la Pauvreté et de l'Exclusion Sociale</w:t>
+                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariola Moreno Calvo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque structure des mondes sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639170v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de similitude pour modéliser les CHD</w:t>
+                <w:t xml:space="preserve">Représentations professionnelles des environnements numériques de travail (ENT) chez les enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482584v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens que donnent les étudiants à leurs pratiques de l'ENT</w:t>
+                <w:t xml:space="preserve">Médias et invisibilité sociale (une recherche pour l'observatoire National de la Pauvreté et de l'Exclusion Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Hadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariola Moreno Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ludovia 2014, Les objets numériques : création et consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ax les thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque structure des mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639169v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse de similitude pour modéliser les CHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens que donnent les étudiants à leurs pratiques de l'ENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ludovia 2014, Les objets numériques : création et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ax les thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des TICE dans les discours politiques et dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2757,279 +2921,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilets Jaunes : Le pari gagné de l'existence médiatique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchand Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souillard Natacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smyrnaios Nicolaos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2019, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et invisibilité sociale : Le rôle des médias dans le processus de visibilité ou d’invisibilité sociale de certains publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Hadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariola Moreno Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Observatoire National de la Pauvreté et de l’Exclusion Sociale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3176,51 +3340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/cajsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/cajsm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>