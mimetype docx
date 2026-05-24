--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inondation du siècle à la résilience urbaine : les discours de la presse canadienne francophone sur les inondations de 2010 à 2021</w:t>
+                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Loubere</w:t>
+                <w:t xml:space="preserve">Florent Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Kasparian</w:t>
+                <w:t xml:space="preserve">Sarah Troubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahim Ashkar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bouscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme - Recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31188/cajsm⟩</w:t>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 35/36 (1/2), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900696v1</w:t>
+                <w:t xml:space="preserve">hal-04556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et vérité dans la recherche en psychanalyse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’inondation du siècle à la résilience urbaine : les discours de la presse canadienne francophone sur les inondations de 2010 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda Texier-Bazin</w:t>
+                <w:t xml:space="preserve">Lucie Loubere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bouscail</w:t>
+                <w:t xml:space="preserve">Sylvia Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bourdet-Loubère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fahim Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 35/36 (1/2), pp.101-117. </w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme - Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (11), pp.R105-5116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep2.035.36.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31188/cajsm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556966v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
               </w:r>
@@ -491,64 +491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration textométrique d’ inondation dans les discours de la chambre des communes du Canada de 2003 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahim Ashkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 209 (1), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1293,51 +1293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la sobriété numérique dans le contexte éducatif : étude des textes institutionnels de l'Éducation nationale française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,64 +1444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lexical analysis of media coverage of the Nagorno-Karabakh conflicts in the French press (2020–2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 : 17th International Conference on Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1697,381 +1697,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’environnement numérique de travail chez les enseignants du secondaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ludovia 2019, Numérique et représentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Academy (DOCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642623v1</w:t>
+                <w:t xml:space="preserve">hal-02499040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t>
+                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401795v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition</w:t>
+                <w:t xml:space="preserve">Impact of Open Access scholarly publications on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conceptions of Library &amp; Information Science (COLIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ljubjlana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639184v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les représentations de l’environnement numérique de travail chez les enseignants du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Academy (DOCAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Ludovia 2019, Numérique et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovia, Aug 2019, Ax-les-Thermes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35492/docam/6/1/7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02499040v1</w:t>
+                <w:t xml:space="preserve">hal-02642623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholarly Communication and Documentary Fragmentations in the Public Space: a Functional Citation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echoes des publications scientifiques en SHS sur les réseaux sociaux. Le cas des contenus d’Open Édition sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2185,204 +2185,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de réseaux sociaux numérique, entre textes et liens de communautés&amp;quot;, Journée variété des données SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Banque de qcm : de l'entraînement à l'outil d’ingénierie pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogales Jessica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nante, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639176v1</w:t>
+                <w:t xml:space="preserve">hal-04639174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banque de qcm : de l'entraînement à l'outil d’ingénierie pédagogique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de réseaux sociaux numérique, entre textes et liens de communautés&amp;quot;, Journée variété des données SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la SFR Espe Midi pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nante, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639174v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction et reconstruction de corpus... À la recherche de la pertinence et du contexte</w:t>
               </w:r>
@@ -2450,51 +2450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes et appropriations des contenus d’open édition : analyse des Tweets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelia Ibekwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude OpenEdition, appropriation des savoirs ouverts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2759,165 +2759,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens que donnent les étudiants à leurs pratiques de l'ENT</w:t>
+                <w:t xml:space="preserve">Le traitement des TICE dans les discours politiques et dans la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ludovia 2014, Les objets numériques : création et consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ax les thermes, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639169v1</w:t>
+                <w:t xml:space="preserve">hal-02482574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des TICE dans les discours politiques et dans la presse</w:t>
+                <w:t xml:space="preserve">Le sens que donnent les étudiants à leurs pratiques de l'ENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’Analyse statistique des Données Textuelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Ludovia 2014, Les objets numériques : création et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ax les thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482574v1</w:t>
+                <w:t xml:space="preserve">hal-04639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3340,51 +3340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/cajsm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kasparian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Ashkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/cajsm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.209.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pignard-Cheynel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aspert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Tsimpoukis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8309" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7NGQMQ2J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.7260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidelia Ibekwe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales Jessica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hadani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Moreno Calvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souillard Natacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smyrnaios Nicolaos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>