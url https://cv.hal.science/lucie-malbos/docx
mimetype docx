--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -2053,174 +2053,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yggdrasil : l'arbre-monde dans la mythologie nordique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Forêts : incendies, recherche, changement climatiqeu, la grande muraille verte., 135, pp.160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emporia, wics, landing sites, sites de plage : où accostait-on en Europe du Nord-Ouest du VIIe au XIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (3), pp.57-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.8619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.8619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04245464v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04168248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2579,187 +2579,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03150278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questes, Le Bathyscaphe d’Alexandre. L’homme et la mer au Moyen Âge, Paris (Vendémiaire) 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/frrec.2019.2.62823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nourrir les marchands et artisans d’Europe du Nord-Ouest (VIIe-Xe siècle) : pratiques et stratégies alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Du nouveau en archives Pratiques documentaires et innovations administratives (XIIIe-XVe siècle), 76, pp.133-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/medievales.10012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318454v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02319647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gautier, Beowulf au paradis. Figures de bons païens dans l'Europe du nord au Moyen Âge, paris, Editions de la Sorbonne, coll. «Histoire ancienne et médiévale», 2017, 800p.</w:t>
               </w:r>
@@ -3586,191 +3586,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Xe siècle vu du monde scandinave : les enjeux d’un monde contrasté et marqué par l’oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le Xe siècle au prisme des territoires : régulations et résistances dans une Europe en reformation (870-1000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, Nov 2022, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mythes nordiques du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde du Festival Les Imaginales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville d'Épinal, May 2022, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248624v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04617170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge</w:t>
               </w:r>
@@ -3832,303 +3832,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04573019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vento flante prospere in portum pervenerunt. Réseaux portuaires et sociétés littorales en Europe du Nord-Ouest (VIIe-Xe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution du projet Réseaux d’Intérêts Normands (RIN) Normonde : L’Empire en Seine, les Normands acteurs de la mondialisation, IXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vikings, aventuriers des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Festival Histoire et Cité : Histoires d’eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vento flante prospere in portum pervenerunt. Réseaux portuaires et sociétés littorales en Europe du Nord-Ouest (VIIe-Xe s.)</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">She raised the stone in memory of her husband/son”: women’s place in territorial, memory and symbolic issues through Scandinavian runic stones in the 11th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du projet Réseaux d’Intérêts Normands (RIN) Normonde : L’Empire en Seine, les Normands acteurs de la mondialisation, IXe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque international d’histoire et archéologie : As mulheres da alta Idade Média : Centralidade e marginalidade / Les femmes du haut Moyen Âge : centralité et marginalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de São Paulo, Mar 2018, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarlabanke, l’homme qui refusait de « faire communauté » ? Entre mémoire individuelle et mémoire collective dans la Suède du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international : Mémoire et communautés au haut Moyen Âge (VIe-XIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universités de Lille et d’Artois, Sep 2018, Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319787v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02319811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation sur l’épigraphie runique</w:t>
               </w:r>
@@ -4177,234 +4177,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drakkars, marteaux de Thor et pièces de monnaies : histoires d’objets vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Les vikings, une saga européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02192930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme de marchand ou marchande ? Présence, rôle et statut des femmes dans les emporia d’Europe du Nord-Ouest (VIIe-Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Boulogne-sur-Mer, France. pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02887978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les vivants reviennent vers les morts : la réouverture de sépultures en Scandinavie au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malbos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVIIIe Congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jérusalem, Israël. pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319602v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02192930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emporia/wics, landing sites /sites de plage : où accostait-on en Europe du Nord-Ouest du VIIe au XIe siècle ?</w:t>
               </w:r>
@@ -4913,51 +4913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cirotteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pincas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/vikings/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-peuples-du-nord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~no-26-Les-Societes-nordiques-et~.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-23-Confrontation-echanges-et~.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26663" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ajn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tamm," TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.2.62823" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.425.0447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hycarius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cirotteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pincas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/vikings/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-peuples-du-nord" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aurell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/191566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~no-26-Les-Societes-nordiques-et~.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-23-Confrontation-echanges-et~.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26663" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ajn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.8619" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tamm," TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.2.62823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.425.0447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hycarius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guindeuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.114229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>