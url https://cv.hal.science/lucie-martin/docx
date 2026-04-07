--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -234,282 +234,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forêt à la bergerie et de la bergerie aux champs. Fourrage et fumure à Pertus II (Alpes-de-Haute-Provence) au Néolithique moyen.</w:t>
+                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : effet vieux bois et autres risques de la datation 14C sur charbons. Retour d’expérience du programme Petit-Saint-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vuillien</w:t>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire ; potentiel archéologique et paléoenvironnemental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/34fz-6q37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133460v1</w:t>
+                <w:t xml:space="preserve">hal-04893973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : effet vieux bois et autres risques de la datation 14C sur charbons. Retour d’expérience du programme Petit-Saint-Bernard</w:t>
+                <w:t xml:space="preserve">De la forêt à la bergerie et de la bergerie aux champs. Fourrage et fumure à Pertus II (Alpes-de-Haute-Provence) au Néolithique moyen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44èmes Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire ; potentiel archéologique et paléoenvironnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Delhon; Lionel Gourichon; Lucie Martin, Oct 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893973v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
               </w:r>
@@ -758,90 +758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieilles branches contre jeunes pousses : un problème brûlant sur les versants du col du Petit-Saint-Bernard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques des 20 ans du LMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif-sur-Ivette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -860,333 +860,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
+                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Jacqueline Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+                <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Fabien Langenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727898v1</w:t>
+                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coubray</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Langenegger</w:t>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Longford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieu Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,64 +1845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the Bioarchaeology of the coprogen deposits to the knowledge of ancient pastoralism: the caves sheepfolds in the South of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FARMFOOD: Current approaches to farming and food practices during late prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,90 +2164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2289,90 +2289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cave and a flock: contribution of the bioarchaeology of coprogenic deposits to the knowledge of Neolithic pastoralism in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2414,64 +2414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was millet domesticated in the Caucasus? First appearance of Panicum miliaceum and Setaria italica: an archaeobotanical and isotopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,77 +2789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,64 +2936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Berrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
@@ -3022,51 +3022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bergeries néolithiques : nouvelles données archéobotaniques sur l’exploitation des plantes en contexte pastoral dans le sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,77 +3143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,247 +3258,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the mountains: plant exploitation in the Alps during the Bronze and Iron Age.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des charbons et des grains… Trente ans d’études archéobotaniques dans les Alpes françaises du Nord.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Table-Ronde L’Homme dans les Alpes, de la pierre au métal, Villards de Lans, 13-15 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villars de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898260v1</w:t>
+                <w:t xml:space="preserve">hal-02046404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des charbons et des grains… Trente ans d’études archéobotaniques dans les Alpes françaises du Nord.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Life in the mountains: plant exploitation in the Alps during the Bronze and Iron Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde L’Homme dans les Alpes, de la pierre au métal, Villards de Lans, 13-15 octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Villars de Lans, France</w:t>
+              <w:t xml:space="preserve">17th International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046404v1</w:t>
+                <w:t xml:space="preserve">hal-01898260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la végétation et occupation du Plateau de Samsari-Javakheti (Géorgie-Petit Caucase) depuis la fin du Tardiglaciaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messager Erwann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3566,77 +3566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,51 +3674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On millet cultivation in the prehistoric Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Hovsepyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la noisette au grain de blé... La transition du Mésolithique au Néolithique vue par l'archéobotanique sur le site de la Grande Rivoire (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,64 +4153,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires humains et exploitation des plantes dans le Sud Caucase au Bronze ancien : premières données anthropologiques, isotopiques et archéobotaniques du site de Chobareti (Géorgie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, plant diet and territory exploitation in the Alps during the Neolithic: new results of archaeobotanical studies in the Valais (Switzerland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisette Bec-Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mayca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale en milieu montagnard au Néolithique : nouvelles données carpologiques dans les Alpes françaises du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque des Alpes dans l'Antiquité, Saint-Vincent, vallée d'Aoste, Italie " Le travail dans les Alpes - Exploitation des ressources naturelles, activités anthropiques de la Préhistoire au Moyen Âge. Nouveaux acquis 2000-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint Vincent, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,64 +4675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kvavadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,77 +4774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche systématique d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des deux versants du col du Petit-Saint-Bernard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,64 +4899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bergerie néolithique dans le Vercors: analyse des macro-restes végétaux des &amp;quot; fumiers &amp;quot; fossiles de la Grande Rivoire (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rncontres d'Archéobotanique, Glux-en-Glenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp. 27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'os ne fait pas le troupeau. Un aperçu de l'élevage au Néolithique dans le nord du Vercors, approche archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,243 +5165,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Pelletier</w:t>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
+              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046354v1</w:t>
+                <w:t xml:space="preserve">halsde-00936918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936918v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t>
               </w:r>
@@ -5413,51 +5413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t>
@@ -5807,51 +5807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence economy in the South Caucasus during the Early Chalcolithic period: bioarchaeological analysis of Bavra Ablari rock-shelter (Samtskhe-Javakheti region, Georgia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,64 +5941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic shepherds and sheepfold caves in Southern France and adjacent areas: An overview from 40 years of bioarchaeological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 683-684, pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6032,51 +6032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, pp.86-98</w:t>
@@ -6550,90 +6550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talkin’ About a Revolution. Changes and Continuities in Fruit Use in Southern France From Neolithic to Roman Times Using Archaeobotanical Data (ca. 5,800 BCE – 500 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,77 +6952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,51 +7099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,230 +7331,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant economy and territory exploitation in the Alps during the Neolithic (5000–4200 cal bc): first results of archaeobotanical studies in the Valais (Switzerland)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliso Kvavadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Martkoplishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.214-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011593v1</w:t>
+                <w:t xml:space="preserve">hal-01814002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant economy and territory exploitation in the Alps during the Neolithic (5000–4200 cal bc): first results of archaeobotanical studies in the Valais (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814002v1</w:t>
+                <w:t xml:space="preserve">hal-02011593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological Investigations at Chobareti in southern Georgia, the Caucasus</w:t>
               </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sagona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Sagona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliso Kvavadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7674,77 +7674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche. Premières occupations humaines et évolutions du paysage des versants du col du Petit-Saint-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp. 20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7769,90 +7769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant exploitation and diet in altitude during Mesolithic and Neolithic: Archaeobotanical analysis from a hunting camp in the Chartreuse massif (l'Aulp-du-Seuil, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 185, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7969,51 +7969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8049,356 +8049,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04928213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
+                <w:t xml:space="preserve">La baume d’Oulen : Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Recchia</w:t>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.452-461, 2023, 978-2-35842-033-4</w:t>
+              <w:t xml:space="preserve">, pp.393-408, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353018v1</w:t>
+                <w:t xml:space="preserve">hal-04567749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d’Oulen : Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Guerrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auréade Henry</w:t>
+                <w:t xml:space="preserve">Johanna Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.393-408, 2023, 978-2-35842-033-4</w:t>
+              <w:t xml:space="preserve">, pp.452-461, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567749v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques et de l’âge du Bronze du Domaine de Sousquière (Bouc-Bel-Air, Bouches-du-Rhône). Premiers résultats de l’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,51 +8452,51 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.439-450, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8511,77 +8511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bintz; Chr. Griggo; L. Martin; R. Picavert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, 13-5 octobre 2016</w:t>
@@ -8761,77 +8761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources végétales et économie de subsistance au Néolithique en France (6000-2000 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,64 +8886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources végétales durant le Chasséen : un bilan des données carpologiques en France entre 4400 et 3500 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,51 +9157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des versants du col du Petit-Saint-Bernard, de la Préhistoire à l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9209,51 +9209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Sénépart; Cyrille Bill Ard; François E Bostyn; Ivan Praud; Eric Thirault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie des recherches de terrain sur la Préhistoire récente en France. Nouveaux acquis, nouveaux outils, 1987-2012. Actes des premières Rencontres Nord-Sud de Préhistoire récente, Marseille, mai 2012</w:t>
@@ -9286,51 +9286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses carpologiques : agriculture et alimentation végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vital J. et Bennamour P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies, sociétés et espaces en Alpe : la grotte des Balmes à Sollières-Sardières (Savoie), du Néolithique moyen 2 à l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vital J. et Bennamour P, pp. 233-245, 2012</w:t>
@@ -9359,51 +9359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartitions et structurations spatiales : statut des occupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,90 +9484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique par l'archéobotanique. L'exemple d'une bergerie dans le nord du Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Lefèvre &amp; Bernard Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouton, de la domestication à l'élevage : journée d'étude de la Société d'Ethnozootechnie et de HASRI [Paris 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ethnozootechnie, Paris, pp.37-45, 2011, Ethnozootechnie ; 91, 2901081819</w:t>
@@ -9609,51 +9609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléosemences des fosses néolithiques du Petit-Chasseur IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lundström Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Besse M. &amp; Piguet M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site préhistorique du Petit-Chasseur à Sion (Valais, Suisse) 10. Un hameau du Néolithique moyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahier d'archéologie Romande n° 124 / Archaeologia Vallesiana 6, pp 261-267, 2011</w:t>
@@ -9682,77 +9682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et consommation végétale durant la Préhistoire récente : études archéobotaniques de quelques sites des Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation en montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Hautes-Alpes, pp.11-24, 2007, Collection Anthropologie des populations alpines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,90 +9809,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Baume d’Oulen, Reprise stratigraphique et nouvelles hypothèses fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9966,90 +9966,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices during the Bronze Age and First Iron Age in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10104,90 +10104,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macchia, acorns and crops: daily life and diet in Corsica. Recent archaeobotanical data from Neolithic to Iron Age (5700-200 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
@@ -10216,103 +10216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t>
@@ -10341,77 +10341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding the earth, feeding the herd: bioarchaeological and isotopic approaches to Neolithic agropastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10511,64 +10511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10633,51 +10633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique : premiers résultats anthracologiques et carpologiques et</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] UCA CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10712,64 +10712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale en milieu montagnard durant le Néolithique : nouvelles données carpologiques dans les Alpes françaises du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I; Universität Basel, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11337,51 +11337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>