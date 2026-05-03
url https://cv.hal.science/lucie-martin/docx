--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1110,277 +1110,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montanes Maryline</w:t>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, visio, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580324v1</w:t>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baly</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1951,316 +1951,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the Bioarchaeology of the coprogen deposits to the knowledge of ancient pastoralism: the caves sheepfolds in the South of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Antolín</w:t>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t>
+              <w:t xml:space="preserve">FARMFOOD: Current approaches to farming and food practices during late prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02359019v1</w:t>
+                <w:t xml:space="preserve">hal-02391795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Bioarchaeology of the coprogen deposits to the knowledge of ancient pastoralism: the caves sheepfolds in the South of France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delhon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARMFOOD: Current approaches to farming and food practices during late prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391795v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
@@ -2302,90 +2302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cave and a flock: contribution of the bioarchaeology of coprogenic deposits to the knowledge of Neolithic pastoralism in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
@@ -2539,90 +2539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2664,90 +2664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,208 +2891,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berrio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Besse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+                <w:t xml:space="preserve">halshs-02338075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bergeries néolithiques : nouvelles données archéobotaniques sur l’exploitation des plantes en contexte pastoral dans le sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,148 +3133,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Besse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338075v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des charbons et des grains… Trente ans d’études archéobotaniques dans les Alpes françaises du Nord.</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-Ronde L’Homme dans les Alpes, de la pierre au métal, Villards de Lans, 13-15 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Villars de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,152 +3560,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
+                <w:t xml:space="preserve">De la noisette au grain de blé... La transition du Mésolithique au Néolithique vue par l'archéobotanique sur le site de la Grande Rivoire (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">20ème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046352v1</w:t>
+                <w:t xml:space="preserve">hal-02046353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On millet cultivation in the prehistoric Southern Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Hovsepyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,165 +3759,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la noisette au grain de blé... La transition du Mésolithique au Néolithique vue par l'archéobotanique sur le site de la Grande Rivoire (Isère, France)</w:t>
+                <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046353v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
@@ -4009,277 +4009,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Comportements alimentaires humains et exploitation des plantes dans le Sud Caucase au Bronze ancien : premières données anthropologiques, isotopiques et archéobotaniques du site de Chobareti (Géorgie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris.1879e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050734v1</w:t>
+                <w:t xml:space="preserve">hal-01815126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires humains et exploitation des plantes dans le Sud Caucase au Bronze ancien : premières données anthropologiques, isotopiques et archéobotaniques du site de Chobareti (Géorgie).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris.1879e</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815126v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, plant diet and territory exploitation in the Alps during the Neolithic: new results of archaeobotanical studies in the Valais (Switzerland).</w:t>
               </w:r>
@@ -4453,247 +4453,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00936877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au bout du tunnel de la Préhistoire récente de la Corse : l'habitation 6 de Cuciurpula. Eléments de définition chronologique, culturelle et économique du Bronze final 3 méridional.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et alimentation végétale en milieu montagnard au Néolithique : nouvelles données carpologiques dans les Alpes françaises du Nord.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque des Alpes dans l'Antiquité, Saint-Vincent, vallée d'Aoste, Italie " Le travail dans les Alpes - Exploitation des ressources naturelles, activités anthropiques de la Préhistoire au Moyen Âge. Nouveaux acquis 2000-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Vincent, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936885v1</w:t>
+                <w:t xml:space="preserve">halsde-00936834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et alimentation végétale en milieu montagnard au Néolithique : nouvelles données carpologiques dans les Alpes françaises du Nord.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au bout du tunnel de la Préhistoire récente de la Corse : l'habitation 6 de Cuciurpula. Eléments de définition chronologique, culturelle et économique du Bronze final 3 méridional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisette Bec-Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mayca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque des Alpes dans l'Antiquité, Saint-Vincent, vallée d'Aoste, Italie " Le travail dans les Alpes - Exploitation des ressources naturelles, activités anthropiques de la Préhistoire au Moyen Âge. Nouveaux acquis 2000-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Vincent, Italie</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936834v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00936885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéobotanique et isotopique du site de Chobareti (IV-IIIe millénaire, Transcaucasie). Premiers témoignages d'une céréaliculture de haute montagne à l'Age du Bronze ancien,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kvavadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q8 de l'AFEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Clermont Ferrand, France</w:t>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche systématique d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des deux versants du col du Petit-Saint-Bernard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'os ne fait pas le troupeau. Un aperçu de l'élevage au Néolithique dans le nord du Vercors, approche archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,411 +5165,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">BioArch meeting GDRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936918v1</w:t>
+                <w:t xml:space="preserve">halsde-00936866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
+                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pelletier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
+              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046354v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00936918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Toulemonde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioArch meeting GDRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936866v1</w:t>
+                <w:t xml:space="preserve">hal-02046354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,51 +5928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic shepherds and sheepfold caves in Southern France and adjacent areas: An overview from 40 years of bioarchaeological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6045,51 +6045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de Pertus II à Méailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6304,90 +6304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 625, </w:t>
@@ -6563,51 +6563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talkin’ About a Revolution. Changes and Continuities in Fruit Use in Southern France From Neolithic to Roman Times Using Archaeobotanical Data (ca. 5,800 BCE – 500 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6946,278 +6946,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Andre</w:t>
+                <w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961945v1</w:t>
+                <w:t xml:space="preserve">halshs-01925615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The opium poppy in Europe: exploring its origin and dispersal during the Neolithic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">The origins of millet cultivation in the Caucasus: archaeological and archaeometric approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (364), pp.e1. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pm.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01925615v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Mesolithic in the French Alps: New data from La Grande Rivoire rockshelter (Vercors range, Isère, France)</w:t>
               </w:r>
@@ -7337,51 +7337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,51 +7687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche. Premières occupations humaines et évolutions du paysage des versants du col du Petit-Saint-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7782,77 +7782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant exploitation and diet in altitude during Mesolithic and Neolithic: Archaeobotanical analysis from a hunting camp in the Chartreuse massif (l'Aulp-du-Seuil, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 185, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8225,51 +8225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia-Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
@@ -8524,90 +8524,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONQUÊTE DE LA MONTAGNE : DES PREMIÈRES OCCUPATIONS HUMAINES À L’ANTHROPISATION DU MILIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8880,298 +8880,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources végétales durant le Chasséen : un bilan des données carpologiques en France entre 4400 et 3500 avant notre ère</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Rousselet</w:t>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T. Perrin; P. Chambon; J. Gibaja; G. Goude. </w:t>
+              <w:t xml:space="preserve">Claire-Anne de CHAZELLES et Martine SCHWALLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-35842-020-4</w:t>
+              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490520v1</w:t>
+                <w:t xml:space="preserve">hal-02192719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">L’exploitation des ressources végétales durant le Chasséen : un bilan des données carpologiques en France entre 4400 et 3500 avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+                <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire-Anne de CHAZELLES et Martine SCHWALLER. </w:t>
+              <w:t xml:space="preserve">T. Perrin; P. Chambon; J. Gibaja; G. Goude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord‑occidentale. Mélanges offerts à Bernard Dedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Association pour la recherche archéologique en languedoc oriental, pp.309-336, 2016, Monographies d'archéologie méditerranéenne. Hors série, 978-2-912369-34-5</w:t>
+              <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archive d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35842-020-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192719v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des versants du col du Petit-Saint-Bernard, de la Préhistoire à l'Antiquité</w:t>
               </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9497,51 +9497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique par l'archéobotanique. L'exemple d'une bergerie dans le nord du Vercors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,77 +10354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding the earth, feeding the herd: bioarchaeological and isotopic approaches to Neolithic agropastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10458,51 +10458,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10693,387 +10693,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+                <w:t xml:space="preserve">Les occupations pré et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; SRA PACA, Aix-en-Provence. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016082v1</w:t>
+                <w:t xml:space="preserve">hal-02308849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations pré et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var),</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Fouille archéologique de La Grande Rivoire à Sassenage (Isère) : rapport de fouille 2000-2003 (opération programmée pluriannuelle 2001-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; SRA PACA, Aix-en-Provence. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département d'Anthropologie et d'Ecologie de l'Université de Genève; Conseil général de l'Isère. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00935605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11083,114 +10961,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale en milieu montagnard durant le Néolithique : nouvelles données carpologiques dans les Alpes françaises du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I; Universität Basel, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00536982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11337,51 +11215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>