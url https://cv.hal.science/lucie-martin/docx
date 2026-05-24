--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1110,277 +1110,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chabal</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Montanes Maryline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+                <w:t xml:space="preserve">hal-03580324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir la terre, nourrir le troupeau : approche isotopique des cycles du carbone et de l’azote dans un système agro-pastoral Néolithique (Pertus 2, Alpes-de-Haute-Provence)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montanes Maryline</w:t>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de restitution défis ISOTOP (MITI CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, visio, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580324v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t>
               </w:r>
@@ -1826,803 +1826,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t>
+                <w:t xml:space="preserve">Contribution of the Bioarchaeology of the coprogen deposits to the knowledge of ancient pastoralism: the caves sheepfolds in the South of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jesus</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">FARMFOOD: Current approaches to farming and food practices during late prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02166693v1</w:t>
+                <w:t xml:space="preserve">hal-02391795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Bioarchaeology of the coprogen deposits to the knowledge of ancient pastoralism: the caves sheepfolds in the South of France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FARMFOOD: Current approaches to farming and food practices during late prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391795v1</w:t>
+                <w:t xml:space="preserve">halshs-02359019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and early dispersal of opium poppy (Papaver somniferum l.) in western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jesus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst conference on the Early Neolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BArcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02359019v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02644335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cave and a flock : contribution of bioarchaeology of coprogenic deposits to the study of Neolithic pastoralism in the Alps</w:t>
+                <w:t xml:space="preserve">A cave and a flock: contribution of the bioarchaeology of coprogenic deposits to the knowledge of Neolithic pastoralism in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIth GMPCA Colloquium "Archaeometry in all of its states:interdisciplinary perspectives for a discipline in constant evolution"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIIe colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02644335v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cave and a flock: contribution of the bioarchaeology of coprogenic deposits to the knowledge of Neolithic pastoralism in the Alps</w:t>
+                <w:t xml:space="preserve">Was millet domesticated in the Caucasus? First appearance of Panicum miliaceum and Setaria italica: an archaeobotanical and isotopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Lebedeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Bitadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335726v1</w:t>
+                <w:t xml:space="preserve">halshs-02644330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was millet domesticated in the Caucasus? First appearance of Panicum miliaceum and Setaria italica: an archaeobotanical and isotopic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liana Bitadze</w:t>
+                <w:t xml:space="preserve">Was Papaver somniferum a cultivated wild plant in Neolithic Europe? First results of the application of geometric morphometrics to distinguish between wild and domestic seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02644330v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2664,90 +2664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la bioarchéologie des dépôts coprogènes à la connaissance du pastoralisme Néolithique : le projet CoproArchéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2783,558 +2783,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02644324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
+                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142eme Congrès CTHS</w:t>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046400v1</w:t>
+                <w:t xml:space="preserve">halshs-02338075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
+                <w:t xml:space="preserve">Des bergeries néolithiques : nouvelles données archéobotaniques sur l’exploitation des plantes en contexte pastoral dans le sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Besse</w:t>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338075v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bergeries néolithiques : nouvelles données archéobotaniques sur l’exploitation des plantes en contexte pastoral dans le sud-est de la France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046401v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">142eme Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des charbons et des grains… Trente ans d’études archéobotaniques dans les Alpes françaises du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-Ronde L’Homme dans les Alpes, de la pierre au métal, Villards de Lans, 13-15 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Villars de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3435,851 +3435,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la végétation et occupation du Plateau de Samsari-Javakheti (Géorgie-Petit Caucase) depuis la fin du Tardiglaciaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la noisette au grain de blé... La transition du Mésolithique au Néolithique vue par l'archéobotanique sur le site de la Grande Rivoire (Isère, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messager Erwann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVè Symposium de l’Association des Palynologues de Langue Française (APLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
+              <w:t xml:space="preserve">20ème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898268v1</w:t>
+                <w:t xml:space="preserve">hal-02046353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la noisette au grain de blé... La transition du Mésolithique au Néolithique vue par l'archéobotanique sur le site de la Grande Rivoire (Isère, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On millet cultivation in the prehistoric Southern Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Hovsepyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Longford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046353v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On millet cultivation in the prehistoric Southern Caucasus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Longford</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet cultivation in the Caucasus from the 6th to the 2nd mill BC: origin and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041157v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de la végétation et occupation du Plateau de Samsari-Javakheti (Géorgie-Petit Caucase) depuis la fin du Tardiglaciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messager Erwann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIVè Symposium de l’Association des Palynologues de Langue Française (APLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046352v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
+                <w:t xml:space="preserve">Comportements alimentaires humains et exploitation des plantes dans le Sud Caucase au Bronze ancien : premières données anthropologiques, isotopiques et archéobotaniques du site de Chobareti (Géorgie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris.1879e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192702v1</w:t>
+                <w:t xml:space="preserve">hal-01815126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires humains et exploitation des plantes dans le Sud Caucase au Bronze ancien : premières données anthropologiques, isotopiques et archéobotaniques du site de Chobareti (Géorgie).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Messager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris.1879e</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815126v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
+              <w:t xml:space="preserve">Chronologie de la Préhistoire récente dans le Sud de la France, Actualité de la recherche. Actes des 10e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porticcio, France. pp.523-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050734v1</w:t>
+                <w:t xml:space="preserve">hal-02192702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, plant diet and territory exploitation in the Alps during the Neolithic: new results of archaeobotanical studies in the Valais (Switzerland).</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude archéobotanique et isotopique du site de Chobareti (IV-IIIe millénaire, Transcaucasie). Premiers témoignages d'une céréaliculture de haute montagne à l'Age du Bronze ancien,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kvavadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q8 de l'AFEQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Clermont Ferrand, France</w:t>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche systématique d'un territoire de montagne : occupations humaines et contexte pédo-sédimentaire des deux versants du col du Petit-Saint-Bernard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,765 +4893,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00936916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Chiquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international à l'occasion des 50 ans du Petit-Chasseur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">BioArch meeting GDRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936871v1</w:t>
+                <w:t xml:space="preserve">halsde-00936866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bergerie néolithique dans le Vercors: analyse des macro-restes végétaux des &amp;quot; fumiers &amp;quot; fossiles de la Grande Rivoire (Isère, France)</w:t>
+                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rncontres d'Archéobotanique, Glux-en-Glenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp. 27-38</w:t>
+              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00913369v1</w:t>
+                <w:t xml:space="preserve">halsde-00936918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'os ne fait pas le troupeau. Un aperçu de l'élevage au Néolithique dans le nord du Vercors, approche archéobotanique</w:t>
+                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mouton, de la domestication à l'élevage, journée scientifique HASRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046375v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Toulemonde</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioArch meeting GDRE</w:t>
+              <w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936866v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique dans le nord du Vercors. Approche archéobotanique.</w:t>
+                <w:t xml:space="preserve">Une bergerie néolithique dans le Vercors: analyse des macro-restes végétaux des &amp;quot; fumiers &amp;quot; fossiles de la Grande Rivoire (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique organisée par l'association L'Homme et l'Animal, société de recherche interdisciplinaire (HASRI) et la Société d'Ethnozootechnie : "Le mouton, de la domestication à l'élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Rncontres d'Archéobotanique, Glux-en-Glenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp. 27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00936918v1</w:t>
+                <w:t xml:space="preserve">halsde-00913369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale en altitude du mésolithique au néolithique. État des connaissances et exemple de l’occupation de l’Aulp du Seuil en Chartreuse (Isère, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pelletier</w:t>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international à l'occasion des 50 ans du Petit-Chasseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046354v1</w:t>
+                <w:t xml:space="preserve">halsde-00936871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">L'os ne fait pas le troupeau. Un aperçu de l'élevage au Néolithique dans le nord du Vercors, approche archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Le mouton, de la domestication à l'élevage, journée scientifique HASRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046377v1</w:t>
+                <w:t xml:space="preserve">hal-02046375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5788,999 +5788,999 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence economy in the South Caucasus during the Early Chalcolithic period: bioarchaeological analysis of Bavra Ablari rock-shelter (Samtskhe-Javakheti region, Georgia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Messager</w:t>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jwana Chahoud</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Varoutsikos</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fearc.2024.1471093⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740959v1</w:t>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic shepherds and sheepfold caves in Southern France and adjacent areas: An overview from 40 years of bioarchaeological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 683-684, pp.61-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Subsistence economy in the South Caucasus during the Early Chalcolithic period: bioarchaeological analysis of Bavra Ablari rock-shelter (Samtskhe-Javakheti region, Georgia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+                <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Bastien Varoutsikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1471093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fearc.2024.1471093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations néolithiques de Pertus II à Méailles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lepère</w:t>
+                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil du Coulomp</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279852v1</w:t>
+                <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les occupations néolithiques de Pertus II à Méailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhon Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Au fil du Coulomp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164708v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monti Barbatu (Olmeto, Corse-du-Sud) : la structure 1, une habitation du Bronze moyen 3 / Bronze récent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+                <w:t xml:space="preserve">Talkin’ About a Revolution. Changes and Continuities in Fruit Use in Southern France From Neolithic to Roman Times Using Archaeobotanical Data (ca. 5,800 BCE – 500 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.719406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614058v1</w:t>
+                <w:t xml:space="preserve">halshs-03559589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talkin’ About a Revolution. Changes and Continuities in Fruit Use in Southern France From Neolithic to Roman Times Using Archaeobotanical Data (ca. 5,800 BCE – 500 CE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+                <w:t xml:space="preserve">Monti Barbatu (Olmeto, Corse-du-Sud) : la structure 1, une habitation du Bronze moyen 3 / Bronze récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.86-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03559589v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place of millet in food globalization during Late Prehistory as evidenced by new bioarchaeological data from the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lebedeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.13124. </w:t>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6978,51 +6978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7337,51 +7337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical and isotopic evidence of Early Bronze Age farming activities and diet in the mountainous environment of the South Caucasus: a pilot study of Chobareti site (Samtskhe–Javakheti region)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,325 +7534,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological Investigations at Chobareti in southern Georgia, the Caucasus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme de recherche. Premières occupations humaines et évolutions du paysage des versants du col du Petit-Saint-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411018v1</w:t>
+                <w:t xml:space="preserve">halsde-00937386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de recherche. Premières occupations humaines et évolutions du paysage des versants du col du Petit-Saint-Bernard</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeological Investigations at Chobareti in southern Georgia, the Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kakha Kakhiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sagona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sagona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliso Kvavadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Bedianashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Near Eastern Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/ANES.50.0.2975510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00937386v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant exploitation and diet in altitude during Mesolithic and Neolithic: Archaeobotanical analysis from a hunting camp in the Chartreuse massif (l'Aulp-du-Seuil, Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 185, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
@@ -8225,51 +8225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,64 +8393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia-Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
@@ -8524,90 +8524,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONQUÊTE DE LA MONTAGNE : DES PREMIÈRES OCCUPATIONS HUMAINES À L’ANTHROPISATION DU MILIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8899,64 +8899,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du premier âge du Fer du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9478,225 +9478,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00936784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique par l'archéobotanique. L'exemple d'une bergerie dans le nord du Vercors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paléosemences des fosses néolithiques du Petit-Chasseur IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lundström Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Christine Lefèvre &amp; Bernard Denis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Besse M. &amp; Piguet M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mouton, de la domestication à l'élevage : journée d'étude de la Société d'Ethnozootechnie et de HASRI [Paris 2011]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ethnozootechnie, Paris, pp.37-45, 2011, Ethnozootechnie ; 91, 2901081819</w:t>
+              <w:t xml:space="preserve">Le site préhistorique du Petit-Chasseur à Sion (Valais, Suisse) 10. Un hameau du Néolithique moyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahier d'archéologie Romande n° 124 / Archaeologia Vallesiana 6, pp 261-267, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834360v1</w:t>
+                <w:t xml:space="preserve">halsde-00936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléosemences des fosses néolithiques du Petit-Chasseur IV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un aperçu de l'élevage au Néolithique par l'archéobotanique. L'exemple d'une bergerie dans le nord du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Besse M. &amp; Piguet M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lefèvre &amp; Bernard Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site préhistorique du Petit-Chasseur à Sion (Valais, Suisse) 10. Un hameau du Néolithique moyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cahier d'archéologie Romande n° 124 / Archaeologia Vallesiana 6, pp 261-267, 2011</w:t>
+              <w:t xml:space="preserve">Le mouton, de la domestication à l'élevage : journée d'étude de la Société d'Ethnozootechnie et de HASRI [Paris 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ethnozootechnie, Paris, pp.37-45, 2011, Ethnozootechnie ; 91, 2901081819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936819v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et consommation végétale durant la Préhistoire récente : études archéobotaniques de quelques sites des Alpes occidentales</w:t>
               </w:r>
@@ -9861,51 +9861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Proto histoires méridionales, Actes des 12èmes Rencontres Méridionales de Préhistoire Récente – Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-409, 2023</w:t>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
@@ -10130,51 +10130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10354,77 +10354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding the earth, feeding the herd: bioarchaeological and isotopic approaches to Neolithic agropastoral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10620,51 +10620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique : premiers résultats anthracologiques et carpologiques et</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10699,103 +10699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume (Var),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paléotime; SRA PACA, Aix-en-Provence. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10821,90 +10821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille archéologique de La Grande Rivoire à Sassenage (Isère) : rapport de fouille 2000-2003 (opération programmée pluriannuelle 2001-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04893973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/34fz-6q37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Maryline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Longford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jesus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lebedeva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Bitadze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hovsepyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messager Erwann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nomade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec-Drelon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mayca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kvavadze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varoutsikos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1471093" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559589v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.719406" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03271999v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92392-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925615v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.154" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliso Kvavadze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Martkoplishvili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakha Kakhiani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sagona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.50.0.2975510" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHT6NSNK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hervieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guerrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bintz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02192719v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=le-chasseen-des-chasseens-retour-sur-une-culture-nationale-et-ses-paralleles-sepulcres-de-fossa-cortaillod-lagozza-actes-du-colloque-international-tenu-a-paris-france-du-18-au-20-novemb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00913376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brochier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrsitian Olive" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lundstr&#246;m Baudais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00202583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536982v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>