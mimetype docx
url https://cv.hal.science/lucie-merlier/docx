--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -1119,429 +1119,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppBenchmark: A User-Friendly Application for Urban Microclimate Models Qualification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Musy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172116v1</w:t>
+                <w:t xml:space="preserve">hal-05347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morille</w:t>
+                <w:t xml:space="preserve">Thermal percepts are multifactorial: a cross analysis of thermal monitoring data and qualitative surveys on elderly women in a French metropolis during heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">ICUC 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347233v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal percepts are multifactorial: a cross analysis of thermal monitoring data and qualitative surveys on elderly women in a French metropolis during heatwaves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">AppBenchmark: A User-Friendly Application for Urban Microclimate Models Qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC 12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424512v1</w:t>
+                <w:t xml:space="preserve">hal-05172116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la définition d’une démarche de validation expérimentale des modèles thermo-hygro-aérauliques urbains couplés intérieur/extérieur pour l’étude du confort et de la santé des personnes en période de forte chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,64 +1842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of urban microclimate models: toward a methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and radiative exchanges in an urban area: comparison of urban microclimatic simulations with the experimental campaign CAMCATT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,151 +2082,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations aux Grandes Echelles basées sur la méthode de Boltzmann sur réseau d’un jet axisymétrique et isotherme se développant dans une pièce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Gresse</w:t>
+                <w:t xml:space="preserve">Modélisation couplée intérieur et extérieur pour l’étude des ambiances vécues en période de surchauffe urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Barone Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chalon en Champagne, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chalon en champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259440v1</w:t>
+                <w:t xml:space="preserve">hal-04921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'adaptation des modèles de thermique du bâtiment, à l'étude pluridisciplinaire des risques sanitaires liés aux vagues de chaleur en zone urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Sondaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2281,165 +2281,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA - Conférence Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chalon-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée intérieur et extérieur pour l’étude des ambiances vécues en période de surchauffe urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Barone Mourand</w:t>
+                <w:t xml:space="preserve">Simulations aux Grandes Echelles basées sur la méthode de Boltzmann sur réseau d’un jet axisymétrique et isotherme se développant dans une pièce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Chalon en champagne, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalon en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921358v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D and high resolution dynamic thermal model of a room with sun patch evolution for thermal comfort applications</w:t>
               </w:r>
@@ -2661,381 +2661,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effects of the building shape and environment on pressure distribution at building outer walls: Application to the prediction of infiltrated air flow rates</w:t>
+                <w:t xml:space="preserve">Modélisation dédiée des conditions limites aérauliques des bâtiments : impact sur la prédiction des besoins énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAQVEC 2016 - Healthy and Smart built environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Songdo, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055834v1</w:t>
+                <w:t xml:space="preserve">hal-02055821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dédiée des conditions limites aérauliques des bâtiments : impact sur la prédiction des besoins énergétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignements de la préfiguration d'un observatoire pour accompagner la politique publique d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Hans</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thimonier-Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">53ème colloque de l'Association de science régionale de langue française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055821v1</w:t>
+                <w:t xml:space="preserve">hal-01390072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements de la préfiguration d'un observatoire pour accompagner la politique publique d'adaptation au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the effects of the building shape and environment on pressure distribution at building outer walls: Application to the prediction of infiltrated air flow rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème colloque de l'Association de science régionale de langue française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">IAQVEC 2016 - Healthy and Smart built environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Songdo, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390072v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the wind patterns inside and around buildings and urban blocks of different topologies</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Filis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michael Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kolarik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2023.2198804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Raeesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barone Mourand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5d52720bf2552240ecf9aa34607abdefcf28929;origin=https://gitlab.in2p3.fr/cethil/ajos3;visit=swh:1:snp:d4455b851a16be80cdcb8adbbd0e1fc66231d0a9;anchor=swh:1:rev:2157e9b7503e91566ec277cb9403fbc3d18ca4a7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Filis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michael Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kolarik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2023.2198804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Raeesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barone Mourand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5d52720bf2552240ecf9aa34607abdefcf28929;origin=https://gitlab.in2p3.fr/cethil/ajos3;visit=swh:1:snp:d4455b851a16be80cdcb8adbbd0e1fc66231d0a9;anchor=swh:1:rev:2157e9b7503e91566ec277cb9403fbc3d18ca4a7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>