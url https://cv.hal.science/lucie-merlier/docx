--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -2190,256 +2190,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'adaptation des modèles de thermique du bâtiment, à l'étude pluridisciplinaire des risques sanitaires liés aux vagues de chaleur en zone urbaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Harpet</w:t>
+                <w:t xml:space="preserve">Simulations aux Grandes Echelles basées sur la méthode de Boltzmann sur réseau d’un jet axisymétrique et isotherme se développant dans une pièce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kuznik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA - Conférence Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chalon-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalon en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167082v1</w:t>
+                <w:t xml:space="preserve">hal-04259440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations aux Grandes Echelles basées sur la méthode de Boltzmann sur réseau d’un jet axisymétrique et isotherme se développant dans une pièce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Gresse</w:t>
+                <w:t xml:space="preserve">Réflexions sur l'adaptation des modèles de thermique du bâtiment, à l'étude pluridisciplinaire des risques sanitaires liés aux vagues de chaleur en zone urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chalon en Champagne, France</w:t>
+              <w:t xml:space="preserve">IBPSA - Conférence Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chalon-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259440v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D and high resolution dynamic thermal model of a room with sun patch evolution for thermal comfort applications</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Filis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michael Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kolarik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2023.2198804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Raeesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barone Mourand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5d52720bf2552240ecf9aa34607abdefcf28929;origin=https://gitlab.in2p3.fr/cethil/ajos3;visit=swh:1:snp:d4455b851a16be80cdcb8adbbd0e1fc66231d0a9;anchor=swh:1:rev:2157e9b7503e91566ec277cb9403fbc3d18ca4a7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sondaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Filis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michael Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kolarik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2023.2198804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Milliez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Ponsar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mac&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-014-9381-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soriano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Andre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Raeesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Barone Mourand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bouquerel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30827" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01390072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefevre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulou Aurore" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f5d52720bf2552240ecf9aa34607abdefcf28929;origin=https://gitlab.in2p3.fr/cethil/ajos3;visit=swh:1:snp:d4455b851a16be80cdcb8adbbd0e1fc66231d0a9;anchor=swh:1:rev:2157e9b7503e91566ec277cb9403fbc3d18ca4a7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>