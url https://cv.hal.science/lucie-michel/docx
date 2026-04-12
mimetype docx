--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2814,51 +2814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4021D9B"/>
+    <w:nsid w:val="1FC4C306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>