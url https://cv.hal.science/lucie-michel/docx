--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1373,290 +1373,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The animal and plant health epidemiological surveillance platforms in France</w:t>
+                <w:t xml:space="preserve">Exploring the role of climate in esca disease incidence through 20 years of large-scale vineyard monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France ModStatSAP workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05523580v1</w:t>
+                <w:t xml:space="preserve">hal-05268496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of climate in esca disease incidence through 20 years of large-scale vineyard monitoring in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The animal and plant health epidemiological surveillance platforms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">UK-France ModStatSAP workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268496v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05523580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat sur l'expression des symptômes d'une maladie vasculaire de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,51 +2814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC4C306"/>
+    <w:nsid w:val="387E2B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3045,51 +3045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5272-1733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Molinatto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01147-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0887-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05523580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04517276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foncelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233; Hamard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5272-1733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Molinatto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-025-01147-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Frank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-25-0228-RE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13975" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GH000885" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10060678" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0887-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05523580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Riley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04517276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Foncelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233; Hamard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04532464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01374036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AGPT0026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>