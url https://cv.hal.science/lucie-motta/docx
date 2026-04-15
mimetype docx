--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -66,1081 +66,1081 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Atti dell’Incontro di studio (Roma, 22 febbraio 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p105-120, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisa Lambusier; Giuseppina Ghini; Zaccaria Mari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del Convegno. Roma 25-27 maggio 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Lazio e Sabina 13, 978-88-5491-505-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire de Vacuna à Montenero Sabino (localité de Leone, Rieti) à l’aube de la conquête romaine : une culture matérielle entre traditions locales et importations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Jaillet, Anne-Lise Baylé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépasser la limite. Actes de la Deuxième rencontre des jeunes chercheurs sur l’Italie préromaine. Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl.1, pp.113-128, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques tardo-républicaines de la Schola del Traiano : étude croisée des pâtes et des données morpho-typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Mainet, Graziano Maria Stella (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ad Ostium Tiberis, Proceedings of the Conference « Ricerche archeologiche alla Foce del Tevere » (Rome- Ostia, December 2018, 18th-20th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-296, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Examples of a Singular Lamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Chrzanovski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek, roman and byzantine lamps from the Mediterranean to the black sea. Acts of the 5th International Lychnological Congress. In memory of Dorin Alic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.180-185, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lamps in Central Italy: Typological Comparisons between the Block D Domus at Musarna (VT) and the Schola del Traiano at Ostia Antica (RM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Chrzanovski (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek, roman and byzantine lamps from the Mediterranean to the black sea. Acts of the 5th International Lychnological Congress. In memory of Dorin Alicu.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-179, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510113v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510077v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation diachronique d'un méandre du Doubs à Osselle : plusieurs phases de la pars rustica d'une villa et occupation protohistorique : Osselle-Routelle, Base de Loisirs (Doubs) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap BFC. 2024, 1 vol (392 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiment et structures fossoyées antiques, «fossé» altomédiéval, et îlot bâti (fin du Moyen Âge–1944) : Baume-les-Dames, Place de la République, Place Charles de Gaulle (Doubs) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jounin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (251 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479602v1</w:t>
-              </w:r>
-[...559 lines deleted...]
-                <w:t xml:space="preserve">hal-04677881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1152,627 +1152,627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La céramique gallo-romaine de la villa de Saint Quentin à Lure (Haute-Saône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bacquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678126v1</w:t>
+                <w:t xml:space="preserve">hal-04678122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il peristilio della Domus dei Bucrani (Ostia Antica): approccio decorativo e architettonico di un ambiante aperto sull’hortus della casa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L’Oecus dei Nani (Ostia Antica): un’eccezionale testimone dell’arte romana durante il tempo del secondo triumvirato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloquio AIRPA - La pittura parietale in museo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ostia Antica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679330v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique gallo-romaine de la villa de Saint Quentin à Lure (Haute-Saône)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678122v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Oecus dei Nani (Ostia Antica): un’eccezionale testimone dell’arte romana durante il tempo del secondo triumvirato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Il peristilio della Domus dei Bucrani (Ostia Antica): approccio decorativo e architettonico di un ambiante aperto sull’hortus della casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloquio AIRPA - La pittura parietale in museo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ostia Antica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678118v1</w:t>
+                <w:t xml:space="preserve">hal-04679330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678121v1</w:t>
+                <w:t xml:space="preserve">hal-04678126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le système décoratif de la Domus aux Bucranes à Ostie : études en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strivay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,77 +1814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario della dea Vacuna a Montenero Sabino : primi risultati delle campagne archeologiche dell’università di Lione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia in sabina 2023 Museo archeologico Trebula Mutuesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Monteleone Sabino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1903,329 +1903,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mosaïques de la Domus aux Bucranes à Ostie en contexte. Stratigraphie, chronologie et système décoratif, Italie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Colloque de l’AIEMA « Mosaïque en contexte » (17-21 octobre 2022) Lyon - Saint-Romain-en-Gal, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon - Saint romain en Gal, France</w:t>
+              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678525v1</w:t>
+                <w:t xml:space="preserve">hal-04679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les mosaïques de la Domus aux Bucranes à Ostie en contexte. Stratigraphie, chronologie et système décoratif, Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wastiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XVe Colloque de l’AIEMA « Mosaïque en contexte » (17-21 octobre 2022) Lyon - Saint-Romain-en-Gal, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon - Saint romain en Gal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679100v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two phases of Second Style adorning the Domus dei Bucrani (Ostia Antica) : the technical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strivay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AntiqSFFF+, L’antiquité dans les littératures de l’imaginaire francophones des XXe et XXIe siècles : enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter l’Histoire. Récits et Histoire dans les cultures de l’imaginaire » (10-11 février 2022), Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le laboratoire des Imaginaires, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2336,90 +2336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal tracciato preparatorio al disegno al tratto. La restituzione delle linee di costruzione nelle pitture della Domus dei Bucrani (Ostia Antica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Convegno AIRPA, «STRADE. Segni Tracce Disegni», Bologne, Italie (13- 15 juin 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2444,51 +2444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de Vacuna à Montenero Sabino, loc. Léone (Rieti) à l’aube de la conquête romaine : « Une culture matérielle entre traditions locales et importations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième rencontre des jeunes chercheurs sur l’Italie préromaine (10-12 mars 2021), Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,51 +2513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la fosse 22 (IIIe s. av. n.è.) du sanctuaire sabin de Montenero Sabino (Rieti, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG (24-27 septembre 2020), Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2576,553 +2576,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des niveaux tardo- républicains de la Schola du Trajan, Ostia Antica : Premiers éléments sur le faciès tardo-républicain du Latium septentrional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Premières conclusions sur le faciès tardo- républicain du Latium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG (10-13 mai 2018), Reims, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Rencontre des doctorants de la MOM, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679292v1</w:t>
+                <w:t xml:space="preserve">hal-04679296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières conclusions sur le faciès tardo- républicain du Latium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regards croisés sur les pratiques alimentaires de l'Italie centro-tyrrhénienne, IIe-Ier s. av. n.è</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des doctorants de la MOM, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Synoikismos, Liège, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679296v1</w:t>
+                <w:t xml:space="preserve">hal-04679153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les pratiques alimentaires de l'Italie centro-tyrrhénienne, IIe-Ier s. av. n.è</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">« Les céramiques tardo- républicaines en Italie centro-tyrrhénienne : synthèse, conclusions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Synoikismos, Liège, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de Céramologie du laboratoire ArAr (UMR 5138), Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679153v1</w:t>
+                <w:t xml:space="preserve">hal-04679151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les céramiques tardo- républicaines en Italie centro-tyrrhénienne : synthèse, conclusions et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le ceramiche tardo-repubblicane della Schola del Traiano: dati tipologici e studio degli impasti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Céramologie du laboratoire ArAr (UMR 5138), Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ricerche archeologiche alla foce del Tevere (18-20 décembre 2018), Rome, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Roma - Ostia Antica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679151v1</w:t>
+                <w:t xml:space="preserve">hal-04679147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ceramiche tardo-repubblicane della Schola del Traiano: dati tipologici e studio degli impasti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La céramique des niveaux tardo- républicains de la Schola du Trajan, Ostia Antica : Premiers éléments sur le faciès tardo-républicain du Latium septentrional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ricerche archeologiche alla foce del Tevere (18-20 décembre 2018), Rome, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Roma - Ostia Antica, Italy</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG (10-13 mai 2018), Reims, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679147v1</w:t>
+                <w:t xml:space="preserve">hal-04679292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique tardo-républicaine en Italie centrale : enjeux et méthodologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nuovi dati per la conoscenza della pittura antica», Aquileia, Italie: Frammenti d'intonaci di I stile a Ostia Antica. Un lotto inedito proveniente dagli strati preparatori di un mosaico tardo repubblicano (Domus dei Bucrani – Camera dei Nani).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIe matinée des doctorants ArAr, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">I Colloquio AIRPA, Aquileia, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aquileia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679305v1</w:t>
+                <w:t xml:space="preserve">hal-04679300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuovi dati per la conoscenza della pittura antica», Aquileia, Italie: Frammenti d'intonaci di I stile a Ostia Antica. Un lotto inedito proveniente dagli strati preparatori di un mosaico tardo repubblicano (Domus dei Bucrani – Camera dei Nani).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La céramique tardo-républicaine en Italie centrale : enjeux et méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Colloquio AIRPA, Aquileia, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aquileia, Italy</w:t>
+              <w:t xml:space="preserve">IIe matinée des doctorants ArAr, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679300v1</w:t>
+                <w:t xml:space="preserve">hal-04679305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lampes tardo-républicaines en Italie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique ENS - AOrOc-Bibracte 3 « De la Gaule à la Méditerranée. Perception des phénomènes d’acculturation au travers de la céramique », Glux-en- Glenn, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,987 +3147,987 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lampes en Italie centrale : confrontation du matériel luminaire des parcelles de la domus de Musarna et de la Schola du Trajan à Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth ILA General Congress « Lumen ! Past, Present and Future », Sibiu, Roumanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sibiu, Roumanie</w:t>
+              <w:t xml:space="preserve">Vth International Lychnological Association (ILA) General Congress « Lumen ! » Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679322v1</w:t>
+                <w:t xml:space="preserve">halshs-01949552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lampes en Italie centrale : confrontation du matériel luminaire des parcelles de la domus de Musarna et de la Schola du Trajan à Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Lychnological Association (ILA) General Congress « Lumen ! » Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie</w:t>
+              <w:t xml:space="preserve">Vth ILA General Congress « Lumen ! Past, Present and Future », Sibiu, Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sibiu, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01949552v1</w:t>
+                <w:t xml:space="preserve">hal-04679322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lampes à huile de la parcelle de la Schola du Trajan, Ostie : Présentation typologique du matériel luminaire des différents contextes antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG (17-20 mai 2012), Poitiers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, /1, pp.144-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes au sujet des lampes à huile dessinées dans le cahier Caffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du groupe archéologique de Guéret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finds from an end-first century’s context at Piano della Cività (Artena, RM): preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orizzonti : rassegna di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XIX, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Vigna Manzi » a Garaguso (Basilicata). Vecchi scavi e ricerche in corso e prospettive di studio di un importante sito indigeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIRIS : Studi e ricerche della Scuola di specializzazione in archeologia di Matera.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.19-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ensembles augustéens, fouillés sous la Schola du Trajan à Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rei cretariae romanae fautorum acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.115-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Studi Etruschi, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01949455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musarna : Macchia del Conte Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi etruschi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXXV, pp.252-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramique antique et altomédiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtiment et structures fossoyées antiques, «fossé» altomédiéval, et îlot bâti (fin du Moyen Âge–1944) : Baume-les-Dames, Place de la République, Place Charles de Gaulle (Doubs) : rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 114-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479681v1</w:t>
-              </w:r>
-[...656 lines deleted...]
-                <w:t xml:space="preserve">hal-04677484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4145,51 +4145,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de la fosse 22 (IIIe s. av. n.è.) du sanctuaire sabin de Montenero Sabino (Rieti, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG Actes du congrès de Lyon, 24-27 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.415-421, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,51 +4214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un type singulier : La lampe Schola 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG - Actes du congrès de Reims, 10- 13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-341, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4283,51 +4283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique des niveaux tardo-républicains de la Schola del Traiano, Ostia Antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG - Actes du congrès de Reims, 10-13 mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345-356, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4352,51 +4352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lampes à huile de la parcelle de la Schola du Trajan, Ostie : Présentation typologique du matériel luminaire des différents contextes antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG - Actes du congrès de Poitiers, 17-20 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.687-691, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,51 +4453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique tardo-républicaine en Italie centro-tyrrhénienne : établissement et confrontation des faciès du Latium septentrional et d'Etrurie méridionale entre le IIe s. et le Ier s. av.n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Lyon; Université de Liège (1817-..), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSE2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4556,51 +4556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un type singulier : La lampe Schola 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la SFECAG, Reims, France (10 – 13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques exemplaires d'un type singulier : La lampe Schola / Globular lamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ILA General Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sibiu, Roumanie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4694,51 +4694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique issue des contextes tardo-républicains de la parcelle de la Schola del Traiano (IV, V, 15, 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jounin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Souris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bacquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678118v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wastiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cuvelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02121267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jounin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bacquart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Souris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wastiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02121267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>