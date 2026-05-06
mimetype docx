--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1152,411 +1152,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique gallo-romaine de la villa de Saint Quentin à Lure (Haute-Saône)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678122v1</w:t>
+                <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oecus dei Nani (Ostia Antica): un’eccezionale testimone dell’arte romana durante il tempo del secondo triumvirato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morard</w:t>
+                <w:t xml:space="preserve">Géraldine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloquio AIRPA - La pittura parietale in museo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ostia Antica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique gallo-romaine de la villa de Saint Quentin à Lure (Haute-Saône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bacquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678121v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il peristilio della Domus dei Bucrani (Ostia Antica): approccio decorativo e architettonico di un ambiante aperto sull’hortus della casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloquio AIRPA - La pittura parietale in museo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ostia Antica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1689,90 +1689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le système décoratif de la Domus aux Bucranes à Ostie : études en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morard</w:t>
+                <w:t xml:space="preserve">Géraldine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strivay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mosaïques de la Domus aux Bucranes à Ostie en contexte. Stratigraphie, chronologie et système décoratif, Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wastiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,90 +2142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two phases of Second Style adorning the Domus dei Bucrani (Ostia Antica) : the technical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strivay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2336,77 +2336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal tracciato preparatorio al disegno al tratto. La restituzione delle linee di costruzione nelle pitture della Domus dei Bucrani (Ostia Antica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2927,51 +2927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi dati per la conoscenza della pittura antica», Aquileia, Italie: Frammenti d'intonaci di I stile a Ostia Antica. Un lotto inedito proveniente dagli strati preparatori di un mosaico tardo repubblicano (Domus dei Bucrani – Camera dei Nani).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3645,51 +3645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Vigna Manzi » a Garaguso (Basilicata). Vecchi scavi e ricerche in corso e prospettive di studio di un importante sito indigeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jounin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bacquart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Souris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wastiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02121267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vuillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jounin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Souris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bacquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wastiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01735547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04479681v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02121267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>