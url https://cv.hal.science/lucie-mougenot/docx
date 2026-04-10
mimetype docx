--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -619,1683 +619,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'efficacité personnelle de collégiens et lycéens confinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'école à l'épreuve des épidémies, du choléra à la COVID-19, 45, pp.147-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note de lecture: Connac, S. (2020). La coopération, ça s’apprend. Mon compagnon quotidien pour former les élèves en classe coopérative . ESF, 181 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 56 (2), pp.290-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.056.0289a03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito, « Des éducateurs « hors pairs » ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des interactions entre élèves en classe : une spécificité affirmée en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer en milieu incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS, n°574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Mohand Saïd Lechani. Du bon usage de la pédagogie, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Christian Staquet, Pratiques de coopération en classe. Rendre les élèves autonomes, responsables et solidaires. Chronique sociale, 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion des élèves au profil socioaffectif défavorable en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.652.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'auto efficacité des élèves en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L'école à l'épreuve des épidémies, du choléra à la COVID-19, 45, pp.147-172</w:t>
+              <w:t xml:space="preserve">, 2020, HS 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...280 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Mohand Saïd Lechani. Du bon usage de la pédagogie, 2017</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Julien Netter, Culture et inégalités à l’école. Esquisse d’un curriculum invisible. PUR, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51</w:t>
+              <w:t xml:space="preserve">, 2020, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'efficacité personnelle des élèves en Picardie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, HS 39</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Christian Staquet, Pratiques de coopération en classe. Rendre les élèves autonomes, responsables et solidaires. Chronique sociale, 2019.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations socio-affectives dans les classes de collège : apport de la sociométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie de la mobilisation en EPS : démarche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°282, 32p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Picardie et les Picards : construction d'une image dans la littérature aux XIXème et XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série 39, pp.139-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auto-efficacité des élèves du CM2 à la classe de seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La réussite des élèves : contextes familiaux, sociaux et territoriaux, 100, pp.127-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-100-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire vivre des expériences marquantes de la maternelle à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Pierre Merle, Les pratiques d’évaluation scolaire. Historique, difficultés, perspectives. PUF, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50</w:t>
+              <w:t xml:space="preserve">, 2019, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Julien Netter, Culture et inégalités à l’école. Esquisse d’un curriculum invisible. PUR, 2018.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les cultures professionnelles et les spécificités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°379, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Béatrice Courty, Jean-Fançois Dupeyron (dir.). Le bien-être des écoliers. Bordeaux : PUB, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50</w:t>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...560 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Pierre Merle, Les pratiques d’évaluation scolaire. Historique, difficultés, perspectives. PUF, 2018.</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Pierre François et Laurence Munoz (dir.). La gestion du risque dans le sport. Regards croisés 1962-2012. Presses Universitaires du Septentrion, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47</w:t>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un corps biologique à un corps traversé par les dimensions féminines et masculines des APSA proposées en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,191 +3002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Picardie : construction d’une image dans le champ littéraire et touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sentiment d’efficacité des acteurs de l’école en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">, CAREF, Jun 2019, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431651v1</w:t>
+                <w:t xml:space="preserve">hal-04431669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentiment d’efficacité des acteurs de l’école en Picardie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Picardie : construction d’une image dans le champ littéraire et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CAREF, Jun 2019, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431669v1</w:t>
+                <w:t xml:space="preserve">hal-04431651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions et socio-affectivité à la maternelle</w:t>
               </w:r>
@@ -3254,51 +3254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques évaluatives en Picardie. Du colloque d’Amiens à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le colloque d’Amiens, mars 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAREF, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échec scolaire en Picardie : le sentiment d’efficacité des élèves au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires et décrochages scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,173 +4156,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évaluation formatrice en sports collectifs en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Visioli et O. Petiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les sports collectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche constructive de l'évaluation en sport collectif en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérome Visioli et Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs. regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Afraps, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302964v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04431561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du lien social à l'école. Point de vue d'enseignants et d'élèves du second degré.</w:t>
               </w:r>
@@ -4375,50 +4375,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuité pédagogique et fracture numérique en période de confinement : impact sur le sentiment d'efficacité personnelle des élèves du second degré en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Apprentissage, éducation et socialisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluer pour encourager les élèves en difficulté: une illustration en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4431,315 +4543,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Mougenot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue EPS, pp.89-106, 2022, Pour l'action</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Continuité pédagogique et fracture numérique en période de confinement : impact sur le sentiment d'efficacité personnelle des élèves du second degré en Picardie</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mougenot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Apprentissage, éducation et socialisation</w:t>
+              <w:t xml:space="preserve">L'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue EPS, pp.49-66, 2022, Pour l'action</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'évaluation devient un outil de mise en concurrence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Melchior et Omar Zanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation pour quoi faire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Jamet éditeur, 2022, 978-2-904724-77-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303030v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04431569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation formatrice au coeur du processus de création en danse</w:t>
               </w:r>
@@ -4889,51 +4889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques évaluatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Poucet; Julien Cahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer le système éducatif : pour une école nouvelle, mars 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.274-285, 2021, 978-2-7535-8084-8</w:t>
@@ -5602,64 +5602,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d'efficacité des professeurs de l'académie d'Amiens : un indicateur de leur degré de responsabilité relative aux comportements et apprentissages de leurs élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautbout Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6416338"/>
+    <w:nsid w:val="D9FEAF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6127,51 +6127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-mougenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-5629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174975287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FQA-6119-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.smkg659f6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.3vhpcu4v9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Mouzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0289a03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04232594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04599980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Guerville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/l-evaluation_o-15837.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.ceon.2015.02.0157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautbout Maxime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05L002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-mougenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-5629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174975287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FQA-6119-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.smkg659f6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.3vhpcu4v9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Mouzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0289a03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04232594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04599980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Guerville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/l-evaluation_o-15837.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.ceon.2015.02.0157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautbout Maxime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05L002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>