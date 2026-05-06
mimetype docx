--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -321,1981 +321,1981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'EPS: parent pauvre des savoirs fondamentaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malentendus et attentes vis-à-vis de la coéducation. Le cas des familles en situation de grande pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Mouzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (2024), pp.80-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agir et s’adapter dans l’urgence : identifier les inégalités de genre en EPS dès l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme du brevet : « choc des savoirs » ou course à la performance scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.3vhpcu4v9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'EPS: parent pauvre des savoirs fondamentaux?</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des interactions entre élèves en classe : une spécificité affirmée en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets rouges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Malentendus et attentes vis-à-vis de la coéducation. Le cas des familles en situation de grande pauvreté</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Connac, S. (2020). La coopération, ça s’apprend. Mon compagnon quotidien pour former les élèves en classe coopérative . ESF, 181 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhila Mouzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 56 (2), pp.290-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.056.0289a03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito, « Des éducateurs « hors pairs » ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d'efficacité personnelle de collégiens et lycéens confinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'école à l'épreuve des épidémies, du choléra à la COVID-19, 45, pp.147-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Connac, S. (2020). La coopération, ça s’apprend. Mon compagnon quotidien pour former les élèves en classe coopérative . ESF, 181 p.</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer en milieu incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS, n°574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Mohand Saïd Lechani. Du bon usage de la pédagogie, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 56 (2), pp.290-290. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations socio-affectives dans les classes de collège : apport de la sociométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.179-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Place et rôle des interactions entre élèves en classe : une spécificité affirmée en EPS</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie de la mobilisation en EPS : démarche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°282, 32p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluer en milieu incertain</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Picardie et les Picards : construction d'une image dans la littérature aux XIXème et XXème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS, n°574</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série 39, pp.139-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Mohand Saïd Lechani. Du bon usage de la pédagogie, 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'auto efficacité des élèves en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion des élèves au profil socioaffectif défavorable en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.652.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Julien Netter, Culture et inégalités à l’école. Esquisse d’un curriculum invisible. PUR, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51</w:t>
+              <w:t xml:space="preserve">, 2020, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture: Christian Staquet, Pratiques de coopération en classe. Rendre les élèves autonomes, responsables et solidaires. Chronique sociale, 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment d'efficacité personnelle des élèves en Picardie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, HS 39</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Julien Netter, Culture et inégalités à l’école. Esquisse d’un curriculum invisible. PUR, 2018.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire vivre des expériences marquantes de la maternelle à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Pierre Merle, Les pratiques d’évaluation scolaire. Historique, difficultés, perspectives. PUF, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50</w:t>
+              <w:t xml:space="preserve">, 2019, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Venet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auto-efficacité des élèves du CM2 à la classe de seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La réussite des élèves : contextes familiaux, sociaux et territoriaux, 100, pp.127-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-100-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Pierre Merle, Les pratiques d’évaluation scolaire. Historique, difficultés, perspectives. PUF, 2018.</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Béatrice Courty, Jean-Fançois Dupeyron (dir.). Le bien-être des écoliers. Bordeaux : PUB, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47</w:t>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les cultures professionnelles et les spécificités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°379, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture: Béatrice Courty, Jean-Fançois Dupeyron (dir.). Le bien-être des écoliers. Bordeaux : PUB, 2017</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Pierre François et Laurence Munoz (dir.). La gestion du risque dans le sport. Regards croisés 1962-2012. Presses Universitaires du Septentrion, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46</w:t>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un corps biologique à un corps traversé par les dimensions féminines et masculines des APSA proposées en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,50 +2825,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La continuité pédagogique dans le second degré en période de crise sanitaire : intérêts et limites de la formation et de l’accompagnement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque WIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, May 2021, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction du lien social à l’école : la spécificité de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2877,428 +2972,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions et socio-affectivité à la maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque WIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, May 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque : des recherches participatives dans les didactiques disciplinaires et autres domaines de connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d’efficacité des acteurs de l’école en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAREF, Jun 2019, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Picardie : construction d’une image dans le champ littéraire et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet Preuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Interactions et socio-affectivité à la maternelle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques évaluatives en Picardie. Du colloque d’Amiens à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le colloque d’Amiens, mars 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAREF, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échec scolaire en Picardie : le sentiment d’efficacité des élèves au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires et décrochages scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,51 +3636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,291 +3766,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pour l'action, 978-2-86713-600-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation Physique et Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Guerville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RETZ, 2022, Pédagogie pratique, 978-2-7256-4215-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'évaluation</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation Physique et Sportive. Cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue EPS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pour l'action, 978-2-86713-600-9</w:t>
+                <w:t xml:space="preserve">Marie-Josephe Guerville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RETZ, 2021, Pédagogie pratique, 978-2-7256-3913-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Éducation Physique et Sportive. Cycle 2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation Physique à grands pas pour la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Guerville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RETZ, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,173 +4156,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche constructive de l'évaluation en sport collectif en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérome Visioli et Oriane Petiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des sports collectifs. regards croisés entre recherche et intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afraps, 2023, 978-2-910448-31-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évaluation formatrice en sports collectifs en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Visioli et O. Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sports collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431561v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04302964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du lien social à l'école. Point de vue d'enseignants et d'élèves du second degré.</w:t>
               </w:r>
@@ -4375,371 +4375,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluer pour encourager les élèves en difficulté: une illustration en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mougenot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue EPS, pp.89-106, 2022, Pour l'action</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation constructive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mougenot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue EPS, pp.49-66, 2022, Pour l'action</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'évaluation devient un outil de mise en concurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Melchior et Omar Zanna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évaluation pour quoi faire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Jamet éditeur, 2022, 978-2-904724-77-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuité pédagogique et fracture numérique en période de confinement : impact sur le sentiment d'efficacité personnelle des élèves du second degré en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des Antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Apprentissage, éducation et socialisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052569v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-04303030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation formatrice au coeur du processus de création en danse</w:t>
               </w:r>
@@ -4801,182 +4801,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques évaluatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Poucet; Julien Cahon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformer le système éducatif : pour une école nouvelle, mars 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.274-285, 2021, 978-2-7535-8084-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le renforcement des inégalités entre les élèves par la prédominance du sport en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation en tension(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Artois, pp.165-177, 2021, 9782848324678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187254v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04197686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédominance des sports collectifs en éducation physique et sportive (EPS): impact sur l'égalité des chances de réussite.</w:t>
               </w:r>
@@ -5602,64 +5602,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment d'efficacité des professeurs de l'académie d'Amiens : un indicateur de leur degré de responsabilité relative aux comportements et apprentissages de leurs élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautbout Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9FEAF07"/>
+    <w:nsid w:val="1FF352F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6127,51 +6127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-mougenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-5629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174975287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FQA-6119-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.smkg659f6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.3vhpcu4v9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Mouzaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0289a03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04232594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-06" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04599980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Guerville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/l-evaluation_o-15837.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431569v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.ceon.2015.02.0157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautbout Maxime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05L002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-mougenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-5629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174975287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/FQA-6119-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.smkg659f6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677121v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Mouzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05225552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.3vhpcu4v9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25854" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.056.0289a03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04244827v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04232594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-06" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04599980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/l-evaluation_o-15837.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Guerville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04197686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.ceon.2015.02.0157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431602v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautbout Maxime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05L002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>