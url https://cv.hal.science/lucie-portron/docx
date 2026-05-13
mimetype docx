--- v0 (2026-04-01)
+++ v1 (2026-05-13)
@@ -21,849 +21,1088 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> LUCIE PORTRON </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteur en droit privé et sciences criminelles de l'Université de PoitiersQualifiée aux fonctions de maître de conférencesVacataire à la faculté de droit de Poitiers</w:t>
+        <w:t xml:space="preserve">Docteur en droit privé et sciences criminelles de l'Université de PoitiersMaître de conférences à la faculté de droit et d'administration publique de Valenciennes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur en droit privé et sciences criminelles de l'Université de PoitiersQualifiée aux fonctions de maître de conférencesVacataire à la faculté de droit de Poitiers</w:t>
+        <w:t xml:space="preserve">Docteur en droit privé et sciences criminelles de l'Université de PoitiersMaître de conférences à la faculté de droit et d'administration publique de Valenciennes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux réservés et marchés privés de travaux</w:t>
+                <w:t xml:space="preserve">Pour un unique contrat de vente embrassant la rénovation et la construction d’immeuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.8-13</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012196v1</w:t>
+                <w:t xml:space="preserve">hal-05599397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monuments historiques et réemploi</w:t>
+                <w:t xml:space="preserve">La réversibilité des bâtiments existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.19</w:t>
+              <w:t xml:space="preserve">, 2026, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012200v1</w:t>
+                <w:t xml:space="preserve">hal-05599394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’ouvrage de Florence Nightingale &amp;lt;i&amp;gt;Des soins à donner aux malades, ce qu’il faut faire, ce qu’il faut éviter&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Travaux réservés et marchés privés de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Citoys : Études et recherches sanitaires et médico-sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Droit médical et littérature, 1</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677840v1</w:t>
+                <w:t xml:space="preserve">hal-05012196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme de loi soignant du corps social</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos de l’ouvrage de Florence Nightingale &amp;lt;i&amp;gt;Des soins à donner aux malades, ce qu’il faut faire, ce qu’il faut éviter&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Citoys : Études et recherches sanitaires et médico-sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, Droit médical et cinéma, 2</w:t>
+              <w:t xml:space="preserve">, 2025, Droit médical et littérature, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648300v1</w:t>
+                <w:t xml:space="preserve">hal-04677840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docteur Quinn femme médecin</w:t>
+                <w:t xml:space="preserve">Monuments historiques et réemploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Citoys : Études et recherches sanitaires et médico-sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Droit médical et cinéma, 2</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012204v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'article 111, c du Code général des impôts est-il applicable aux sociétés de personnes ?</w:t>
+                <w:t xml:space="preserve">Docteur Quinn femme médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4 (Étude 168)</w:t>
+              <w:t xml:space="preserve">Cahiers François Citoys : Études et recherches sanitaires et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Droit médical et cinéma, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677807v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme de loi soignant du corps social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Portron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Portron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers François Citoys : Études et recherches sanitaires et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Droit médical et cinéma, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 111, c du Code général des impôts est-il applicable aux sociétés de personnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Portron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4 (Étude 168)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une approche globale de la maîtrise d’ouvrage consacrée par l’introduction des troubles anormaux du voisinage dans le Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction - Urbanisme : l'actualité juridique et fiscale de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 10 (étude 12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'applicabilité des garanties constructeurs aux micromaisons (Tiny-Houses)</w:t>
+                <w:t xml:space="preserve">Le pouvoir de modification unilatérale du maître de l’ouvrage dans les marchés privés de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le garanzie/Les garanties, 4e édition du séminaire franco-italien Roma tre-Poitiers</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04677835v1</w:t>
+              <w:t xml:space="preserve">L’architecture contractuelle des marchés publics et des contrats de construction : regards croisés et enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux contemporains en droit des obligations (GRECDO), Nov 2025, Quebec (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'applicabilité des garanties constructeurs aux micromaisons (Tiny-Houses)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Portron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; Presses universitaires juridiques de Poitiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le garanzie/Les garanties, 4e édition du séminaire franco-italien Roma tre-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les figures de la maîtrise d’ouvrage dans les contrats de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Portron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de poitiers, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04677740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1010,51 +1249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Portron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Portron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Portron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Portron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04677740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>