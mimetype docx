--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
+                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jestin</w:t>
+                <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Montiel</w:t>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835386v1</w:t>
+                <w:t xml:space="preserve">hal-04871024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Two Neighboring Conducive and Suppressive Soils Toward Plant Parasitism Caused by Phelipanche ramosa on Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Corréard</w:t>
+                <w:t xml:space="preserve">Christophe Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Grégory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.425-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/pbiomes-12-23-0140-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871024v1</w:t>
+                <w:t xml:space="preserve">hal-04835386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota promotes early developmental stages of Phelipanche ramosa L. Pomel during plant parasitism on Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations of the Parasitic Plant Phelipanche ramosa Influence Their Seed Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,103 +1474,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics and metabolomics to characterize and identify fungal metabolites phytotoxic to Phelipanche ramosa, a parasitic plant of crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -1768,51 +1768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05822-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-20-0091-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mu&#241;oz-Bodnar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Arias Rojas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Rodriguez-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6267-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Trujillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Arias-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Tapiero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez-R" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivranjani Baruah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tekete" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01121-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pbiomes-12-23-0140-r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05822-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Marais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Silu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-20-0091-A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02403788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Jeong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mu&#241;oz-Bodnar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Arias Rojas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Rodriguez-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6267-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Trujillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Arias-Rojas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Medina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Tapiero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodriguez-R" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Yan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-12-0078-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>