--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -960,277 +960,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potentiel immunomodulateur des bactéries du lait maternel humain sur différents modèles cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les JFN sont organisées par la SFN (Société Française de Nutrition) et la SFNCM (Société Francophone Nutrition Clinique et Métabolisme) qui élaborent le programme scientifique. Sociétés savantes et associations professionnelles (diététiciens, physiologistes, spécialistes de l’obésité,…) participent aussi ponctuellement à l’élaboration du programme., Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Falleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851030v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1248,103 +1248,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
@@ -1647,213 +1647,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musical Instruments, Craftmanship and traditions from Prehistory to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry N. Abrams, pp.240, 2000, 978-0810943841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cité de la Musique, 2000, 978-2914147002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musiques de la tradition chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes-Sud/Cité de la musique, Musiques du monde, pp.189, 2000, 978-2742729111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072648v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02072641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Klang der Welt, Vom Echo der Vorfahren zu den Musikinstrumenten der Neuzeit</w:t>
               </w:r>
@@ -2699,173 +2699,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marionnettes et rituels</w:t>
+                <w:t xml:space="preserve">Marionnettes en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des marionnettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIMA, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072659v1</w:t>
+                <w:t xml:space="preserve">hal-02072658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marionnettes en Chine</w:t>
+                <w:t xml:space="preserve">Marionnettes et rituels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des marionnettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIMA, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072658v1</w:t>
+                <w:t xml:space="preserve">hal-02072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ombres</w:t>
               </w:r>
@@ -3279,392 +3279,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloches et carillons</w:t>
+                <w:t xml:space="preserve">La cloche bo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Findakly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine, la gloire des empereurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.170, 2000, 978-2868050922</w:t>
+              <w:t xml:space="preserve">, pp.175-177, 2000, 978-2868050922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072634v1</w:t>
+                <w:t xml:space="preserve">hal-02072637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cloche bo</w:t>
+                <w:t xml:space="preserve">La cloche yongzhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Findakly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine, la gloire des empereurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.175-177, 2000, 978-2868050922</w:t>
+              <w:t xml:space="preserve">, pp.171-174, 2000, 978-2868050922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072637v1</w:t>
+                <w:t xml:space="preserve">hal-02072638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cloche yongzhong</w:t>
+                <w:t xml:space="preserve">Les armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, Cité de la. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.176-177, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poteries sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, Cité de la. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.98-101, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloches et carillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Findakly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine, la gloire des empereurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171-174, 2000, 978-2868050922</w:t>
+              <w:t xml:space="preserve">, pp.170, 2000, 978-2868050922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02072649v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tambours</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072666v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.01131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072666v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.01131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>