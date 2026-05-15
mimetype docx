--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les cordes, à propos de la musicienne Liu Fang, pipa, guzheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du Théâtre de la Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre au diapason de la nature : La quête de l’harmonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouvel observateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hors Série Comprendre les pensées de l’Orient, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072666v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02072665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le répertoire pour pipa et guzheng, clefs d’écoute</w:t>
               </w:r>
@@ -2699,173 +2699,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marionnettes en Chine</w:t>
+                <w:t xml:space="preserve">Marionnettes et rituels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des marionnettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIMA, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072658v1</w:t>
+                <w:t xml:space="preserve">hal-02072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marionnettes et rituels</w:t>
+                <w:t xml:space="preserve">Marionnettes en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des marionnettes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIMA, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072659v1</w:t>
+                <w:t xml:space="preserve">hal-02072658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ombres</w:t>
               </w:r>
@@ -2987,319 +2987,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vaisselle funéraire</w:t>
+                <w:t xml:space="preserve">Supports instrumentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, Cité de la. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cité de la Musique, pp.162-175, 2000</w:t>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.186-191, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072640v1</w:t>
+                <w:t xml:space="preserve">hal-02072650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments de musique laqués</w:t>
+                <w:t xml:space="preserve">La vaisselle funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, Cité de la. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cité de la Musique, pp.120-124, 2000</w:t>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.162-175, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072636v1</w:t>
+                <w:t xml:space="preserve">hal-02072640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie des nombres orientés</w:t>
+                <w:t xml:space="preserve">Instruments de musique laqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, Cité de la. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cité de la Musique, pp.35-54, 2000</w:t>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.120-124, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072635v1</w:t>
+                <w:t xml:space="preserve">hal-02072636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports instrumentaux</w:t>
+                <w:t xml:space="preserve">Harmonie des nombres orientés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, Cité de la. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du Dragon, trésors archéologiques et art campanaire de la Chine ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cité de la Musique, pp.186-191, 2000</w:t>
+              <w:t xml:space="preserve">, Cité de la Musique, pp.35-54, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072650v1</w:t>
+                <w:t xml:space="preserve">hal-02072635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cloche bo</w:t>
               </w:r>
@@ -3919,52 +3919,320 @@
               <w:t xml:space="preserve">, Cité de la Musique, pp.152-155, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human milk bacteria assembled into functionally distinct synthetic communities in infant formula differently affect intestinal physiology and microbiota in neonatal mini-piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the cultivability of human milk microbiota from ingestion to digestion and implications for its immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4111,51 +4379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072666v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072665v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.01131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072635v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.01131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>