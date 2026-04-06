--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2436,51 +2436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEA4592A"/>
+    <w:nsid w:val="49C513FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>