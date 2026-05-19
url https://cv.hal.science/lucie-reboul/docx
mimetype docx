--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1114,51 +1114,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Françoise Molinié</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1199,716 +1199,716 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des médecins généralistes en désert médical : trois modèles de gestion temporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation des sphères de vie : un défi dans la construction des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot; du Gis CREAPT, mai 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Actes du séminaire "Âges et Travail" du Gis CREAPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. Centre d'études de l'emploi et du travail (CEET), 2023, Rapports de recherche (112), 978-2-11-167221-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047307v1</w:t>
-[...358 lines deleted...]
-                <w:t xml:space="preserve">hal-03093968v1</w:t>
+                <w:t xml:space="preserve">halshs-04235266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des sphères de vie : un défi dans la construction des parcours professionnels. Actes du séminaire &amp;quot;Âges et Travail&amp;quot; du Gis CREAPT, mai 2022</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé des médecins généralistes en désert médical : trois modèles de gestion temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire "Âges et Travail" du Gis CREAPT</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (1), pp.3-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.861.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité de médiation des encadrants de proximité d’une compagnie aérienne, dans leur tâche de planification de la production : la santé au cœur des enjeux d’encadrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04235266v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation de la relation de service : conséquences sur la santé et sur les parcours des agents de service aux clients d’une compagnie aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 22 (n° 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fragilités individuelles aux processus de fragilisation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Travail, parcours et prévention de l'usure professionnelle, 11, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport REX médecins généraliste et crise covid -Projet RESOTON : Retour d’expérience de l’organisation collective des soins pour gérer la crise Covid-19 du CHU Grenoble Alpes et du réseau de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1917,458 +1917,458 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pacte, Laboratoire de sciences sociales - Grenoble (France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire collectif, faire santé. Contributions de l’encadrement de proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction de parcours de travail en santé et en compétences : le rôle des régulateurs dans la médiation des parcours de travail des personnels au sol d'une compagnie aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. HESAM Université, 2020. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735504v1</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020HESAC016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03267688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de parcours de travail en santé et en compétences : le rôle des régulateurs dans la médiation des parcours de travail des personnels au sol d'une compagnie aérienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire collectif, faire santé. Contributions de l’encadrement de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Reboul</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03267688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rey; Claire Vivès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde des collectifs. Enquêtes sur les recompositions du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teseo, pp.139-160, 2020, 9789877232417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des collectifs : enquêtes sur les recompositions du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rey</w:t>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vivès</w:t>
+                <w:t xml:space="preserve">Christine Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Audoux</w:t>
+                <w:t xml:space="preserve">Christian Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Azaïs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Boullier</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Teseo Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-9-8772-3241-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2436,51 +2436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C513FD"/>
+    <w:nsid w:val="E5A353FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2667,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252226631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30161028799323740664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.861.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03735504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAC016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02626466v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boullier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lemondedescollectifs/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-reboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252226631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/30161028799323740664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694782v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mondon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04215371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74605-6_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sutter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brunon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.861.0003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6851" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAC016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03735504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02626466v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boullier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lemondedescollectifs/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>