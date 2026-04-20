--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques, et acoustiques de l’ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et Systèmes sociaux des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnivores et Primates (3), Muséum national d'Histoire naturelle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques et acoustiques de l'ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartoli L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de la société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAST, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="446E2F45"/>
+    <w:nsid w:val="4EFC2499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05529895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli L" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>