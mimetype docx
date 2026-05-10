--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et Systèmes sociaux des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnivores et Primates (3), Muséum national d'Histoire naturelle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques et acoustiques de l'ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartoli L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de la société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAST, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et Systèmes sociaux des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnivores et Primates (3), Muséum national d'Histoire naturelle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques et acoustiques de l'ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartoli L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de la société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAST, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EFC2499"/>
+    <w:nsid w:val="F8051531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli L" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli L" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>