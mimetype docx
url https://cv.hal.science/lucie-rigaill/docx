--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et Systèmes sociaux des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnivores et Primates (3), Muséum national d'Histoire naturelle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques et acoustiques de l'ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartoli L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de la société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAST, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Rigaill </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante Chercheuse -  Ethologie & NeurosciencesLaboratoire Ethologie Cognition Développement (LECD)UFR SPSE - Université Paris 10 Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucie-rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7040-3188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche se focalisent principalement sur la communication sexuelle multimodale. Au travers de mes études, je cherche à comprendre le(s) rôle(s) des chaînes sensorielles  (olfaction, audition, et vision) et des informations multiples (statut reproducteur, social) dans l'établissement des stratégies de reproduction. Mes recherches s'articulent donc autour de deux questions principales: Comment les individus décident quand et avec qui s'accoupler? et Quelles sont les contraintes qui s'exercent à la fois sur les informations et sur les modalités de communication, mais également sur les choix de partenaires ? Pour cela, mes recherches se développe autour du rôle de la multimodalité, c'est-à-dire quels sont les apports d'informations multiples par rapport à une communication unimodale, et autour du rôle de la présence des &amp;quot;autres&amp;quot; sur l'échange d'information (compétitions intra- et inter-sexuelles).Mes recherches m'ont amené à étudier différents modèles de primates et se développent maintenant sur les modèles oiseaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (8), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does male mate choice select for female coloration in a promiscuous primate species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.171-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale variation in lip and cheek colour according to the timing of ovulation in women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (6), pp.71. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-020-02851-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redder the better? Information content of red skin coloration in female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.103. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-019-2712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between female urine odor and male sexual behaviors in Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ducroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (5), pp.823-837. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-017-9980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for links between face color and age, dominance status, parity, weight, and intestinal nematode infection in a sample of female Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10329-016-0575-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of collaboration between France and Japan - Studies on reproduction in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macinstosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Advertisement of Pregnancy in Free-Ranging Female Japanese Macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higham James P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (10), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental, biological, and social factors influencing fecal adrenal steroid concentrations in female Japanese macaques (Macaca fuscata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Takeshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko Mouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (11), pp.1084-1093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behavior in olive baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Sexual Signaling and Mating Behavior in Olive Baboons (Papio anubis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (7), pp.774-787. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.22154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction et Systèmes sociaux des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carnivores et Primates (3), Muséum national d'Histoire naturelle, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les éthologues traduisent le &amp;quot;langage&amp;quot; amoureux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction des langues #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux visuels, thermiques et acoustiques de l'ovulation chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartoli L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de la société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAST, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovulation et communication sexuelle multimodale chez le mangabey à collier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque de la Socièté Française pour l'étude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2023, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odours in context: multimodal sexual communication in afroeurasian primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the UK Semio-chemistry Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reproduction & Communication sexuelle des primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de la SdP: La reproduction des primates dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rousset sur Arc, Primatology Station of the CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment & quand choisir ses partenaires sexuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire société chez les humains et les autres animaux : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sealed lips don’t deceive: Lip coloration informs about ovulation probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Primatology and Wildlife Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur rouge dans la communication sexuelle des primates humains et non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical cues of identity and reproductive status in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna M. Setchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoko Suda-Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de la SFDP (Université de Saint-Etienne, 19–22 octobre 2021) – A l'Ecoute des Primates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red color and sexual communication in human and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.7179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : Des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur mes lèvres : des informations sur la probabilité d’ovulation transmises du bout du lèvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Branféré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read my lips: Does lips colouration contain information about the timing of ovulation in women?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFP-PSGB international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women lips coloration as a signal of fertility and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres: un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la SFDP- Primates, environnements : Quels passés, quels futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coloration des lèvres : un indice de l’ovulation chez l’humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque de la Société Francophone De Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of female red skin color in primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Research Units for Exploring Future Horizons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face color indicates female reproductive state but not individual characteristics in Japanese macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting. 30e Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France. pp.77-188, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000479094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des signaux sexuels multiples des femelles sur les stratégies de reproduction chez le babouin olive et le macaque Japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Colloque Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des variations de la couleur de la face en fonction de l'âge, la dominance, la parité, le poids, et l'infection parasitaire intestinale chez des femelles macaques japonais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalisation multimodale de la gestation chez le macaque japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Japanese macaques advertize pregnancy in multiple modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J J Macintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Winters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual signaling and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth Congress of the International Primatology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal ovulatory signaling in olive baboons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Congress of the Primate Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Okayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux sexuels et comportement reproducteur chez le babouin olive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque de la Société Francophone de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of selection: Untangling kin and individual signatures in vocalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 87th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on reproduction in Japanese macaques - Ten years of collaboration between France and Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Bercovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Furuichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Federation for Primatology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sexual communication and mating behaviors in olive baboons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pc Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8051531"/>
+    <w:nsid w:val="4CE354D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli L" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-rigaill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7040-3188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03716316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rigaill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vaglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Setchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Suda-Hashimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Furuichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02851-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Higham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Winters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2712-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ducroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Mouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9980-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macintosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Shimizu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-016-0575-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Bercovitch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Huffman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macinstosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.2666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J J Macintosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higham James P." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Takeshita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Bercovitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Huffman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Takeshita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huffman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKG9959Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Higham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis C. Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V80JJ5KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartoli L" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347254v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M. Setchell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3846" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000479094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kessler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Street" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Huffman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>