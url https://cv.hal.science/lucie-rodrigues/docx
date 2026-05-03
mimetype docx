--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -751,165 +751,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse une pratique sans valeur ?</w:t>
+                <w:t xml:space="preserve">Psikanalizde Dürtü - Klinik Diyalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Master Psychanalyse (EAD) - Université Montpellier 3 - Département de psychanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Lacancı Psikanaliz Çalışmaları Klinik Seminerler Dizisi (Turquie). - Séminaire clinique « Les études de psychanalyse Lacanienne [traduction] »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Zoom, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468462v1</w:t>
+                <w:t xml:space="preserve">hal-03468449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psikanalizde Dürtü - Klinik Diyalog</w:t>
+                <w:t xml:space="preserve">La psychanalyse une pratique sans valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacancı Psikanaliz Çalışmaları Klinik Seminerler Dizisi (Turquie). - Séminaire clinique « Les études de psychanalyse Lacanienne [traduction] »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Zoom, Turkey</w:t>
+              <w:t xml:space="preserve">Conférences du Master Psychanalyse (EAD) - Université Montpellier 3 - Département de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468449v1</w:t>
+                <w:t xml:space="preserve">hal-03468462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous Addicts ?</w:t>
               </w:r>
@@ -1165,165 +1165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la radicalité : l'irréductible du sujet</w:t>
+                <w:t xml:space="preserve">Since the « youth sacrificed » to the radical fanaticism. Reflection on the phenomenon of radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Les fanatismes aujourd'hui. Enjeux cliniques des nouvelles radicalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium Kent Critical Legal Conference 2016, 1 septembre – 3 septembre 2016, Kent University, Canterburry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467444v1</w:t>
+                <w:t xml:space="preserve">hal-03467440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Since the « youth sacrificed » to the radical fanaticism. Reflection on the phenomenon of radicalisation</w:t>
+                <w:t xml:space="preserve">Au-delà de la radicalité : l'irréductible du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Kent Critical Legal Conference 2016, 1 septembre – 3 septembre 2016, Kent University, Canterburry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Canterburry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Les fanatismes aujourd'hui. Enjeux cliniques des nouvelles radicalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467440v1</w:t>
+                <w:t xml:space="preserve">hal-03467444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1695,51 +1695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.108.0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.042.0257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.103.0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcianne Bl&#233;vis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Combeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victoria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.108.0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.042.0257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.103.0245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcianne Bl&#233;vis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Combeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.101.0273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victoria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.097.0271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03468478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03467427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>