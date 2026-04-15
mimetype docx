--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -861,295 +861,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
+                <w:t xml:space="preserve">Atmospheric waves and global seismoacoustic observations of the January 2022 Hunga eruption, Tonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Posiolova</w:t>
+                <w:t xml:space="preserve">Robin S Matoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">David Fee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">Jelle D Assink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Clinton</w:t>
+                <w:t xml:space="preserve">Alexandra M Iezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collins</w:t>
+                <w:t xml:space="preserve">David N Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
+              <w:t xml:space="preserve">, 2022, 377 (6601), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abo7063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918132v1</w:t>
+                <w:t xml:space="preserve">meteo-03988408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric waves and global seismoacoustic observations of the January 2022 Hunga eruption, Tonga</w:t>
+                <w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin S Matoza</w:t>
+                <w:t xml:space="preserve">L. Posiolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fee</w:t>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelle D Assink</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra M Iezzi</w:t>
+                <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Green</w:t>
+                <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 377 (6601), pp.95-100. </w:t>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abo7063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03988408v1</w:t>
+                <w:t xml:space="preserve">hal-03918132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15 January 2022 Hunga Tonga Eruption History as Inferred From Ionospheric Observations</w:t>
               </w:r>
@@ -1397,295 +1397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t>
+                <w:t xml:space="preserve">Questions to Heaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Wójcicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouchka Froment</w:t>
+                <w:t xml:space="preserve">Zhanwen Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Maguire</w:t>
+                <w:t xml:space="preserve">Alexander Stott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
+              <w:t xml:space="preserve">Astronomy and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241066v1</w:t>
+                <w:t xml:space="preserve">insu-03589778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions to Heaven</w:t>
+                <w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Wójcicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwen Han</w:t>
+                <w:t xml:space="preserve">Marouchka Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Stott</w:t>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589778v1</w:t>
+                <w:t xml:space="preserve">hal-03241066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t>
               </w:r>
@@ -1697,64 +1697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Wójcicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Stott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (6), </w:t>
@@ -2514,64 +2514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teanby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t>
@@ -3007,51 +3007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Francis Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Wave Height Estimation from GPS-Derived Ionospheric Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie M Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and modeling of Rayleigh wave induced patterns in the ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi M Munekane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,265 +5816,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02564342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E M Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alam Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.853-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01513888v1</w:t>
+                <w:t xml:space="preserve">insu-01514431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 63, pp.853-857. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L22104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01514431v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6995,51 +6995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of Mars atmospheric waves trapped in the night side surface wave guide and predictions of measurements by pressure and seismic sensors of InSight Mars mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8843,51 +8843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourcier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03988408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Matoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle D Assink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Iezzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Green" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo7063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sunil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Nayak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54354-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisenbeis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026919" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170299" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poikayil Sukumaran Sunil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anakuzhikkal Sudarsanan Sunil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30476-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sunil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala S. Bagiya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catherine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PFTK3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pellegrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boubli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-1002-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreejith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bascou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.02.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGP83TG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soudarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jayles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.09.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76XSL40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourcier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03988408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Matoza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle D Assink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Iezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Green" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo7063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sunil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Nayak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54354-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisenbeis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026919" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170299" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poikayil Sukumaran Sunil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anakuzhikkal Sudarsanan Sunil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30476-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sunil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala S. Bagiya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catherine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PFTK3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pellegrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boubli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-1002-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreejith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bascou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.02.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGP83TG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soudarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jayles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.09.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76XSL40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>