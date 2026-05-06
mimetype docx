--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -225,546 +225,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient Multi-GNSS Station with Real-Time Transmission for Geodynamics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of tropospheric estimates from CentipedeRTK, a collaborative network of low-cost GNSS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16060991⟩</w:t>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-024-01699-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505348v1</w:t>
+                <w:t xml:space="preserve">hal-04659785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tropospheric estimates from CentipedeRTK, a collaborative network of low-cost GNSS stations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Métois</w:t>
+                <w:t xml:space="preserve">Cost-Efficient Multi-GNSS Station with Real-Time Transmission for Geodynamics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPS Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (4), pp.158. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10291-024-01699-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16060991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659785v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envirosciences-Pyrénées : un réseau dense de stations multi-paramètres pour la connaissance des aléas tectoniques et hydro-gravitaires dans les Pyrénées centrales</w:t>
+                <w:t xml:space="preserve">Ocean-Ionosphere Disturbances Due To the 15 January 2022 Hunga-Tonga Hunga-Ha'apai Eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bourcier</w:t>
+                <w:t xml:space="preserve">M. Ravanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
+                <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurin Vidal</w:t>
+                <w:t xml:space="preserve">E. Munaibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céleste Broucke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (10), pp.e2022GL101465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560760v1</w:t>
+                <w:t xml:space="preserve">insu-04155723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-Ionosphere Disturbances Due To the 15 January 2022 Hunga-Tonga Hunga-Ha'apai Eruption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Envirosciences-Pyrénées : un réseau dense de stations multi-paramètres pour la connaissance des aléas tectoniques et hydro-gravitaires dans les Pyrénées centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Munaibari</w:t>
+                <w:t xml:space="preserve">Florian Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Mikesell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Broucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155723v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the Tsunami and Lamb Waves-Induced Ionospheric Signatures Generated by the 2022 Hunga Tonga Volcanic Eruption</w:t>
               </w:r>
@@ -1135,103 +1135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 15 January 2022 Hunga Tonga Eruption History as Inferred From Ionospheric Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maletckii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Mikesell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Munaibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (10), pp.e2022GL098827. </w:t>
@@ -1933,295 +1933,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t>
+                <w:t xml:space="preserve">The InSight Blind Test: An Opportunity to Bring a Research Dataset into Teaching Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Martire</w:t>
+                <w:t xml:space="preserve">Julien Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F Garcia</w:t>
+                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bigot‐cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (2A), pp.1064-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971385v1</w:t>
+                <w:t xml:space="preserve">hal-02461538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The InSight Blind Test: An Opportunity to Bring a Research Dataset into Teaching Programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Berenguer</w:t>
+                <w:t xml:space="preserve">Léo Martire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bigot‐cormier</w:t>
+                <w:t xml:space="preserve">R. F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
+                <w:t xml:space="preserve">A Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (2A), pp.1064-1073. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220190137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461538v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Space Missions to Better Tsunami Science: Observations, Models and Warnings</w:t>
               </w:r>
@@ -2603,412 +2603,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IonoSeis: A Package to Model Coseismic Ionospheric Disturbances</w:t>
+                <w:t xml:space="preserve">Mapping the Impact of Non-Tectonic Forcing mechanisms on GNSS measured Coseismic Ionospheric Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mikesell</w:t>
+                <w:t xml:space="preserve">Mala Bagiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+                <w:t xml:space="preserve">A. Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekah Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Zedek</w:t>
+                <w:t xml:space="preserve">Srinivas Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
+                <w:t xml:space="preserve">M. Ponraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (8), pp.443. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos10080443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373837v1</w:t>
+                <w:t xml:space="preserve">hal-02553724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Impact of Non-Tectonic Forcing mechanisms on GNSS measured Coseismic Ionospheric Perturbations</w:t>
+                <w:t xml:space="preserve">Short‐ and Long‐Wavelength TIDs Generated by the Great American Eclipse of 21 August 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mala Bagiya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sunil</w:t>
+                <w:t xml:space="preserve">J. Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54354-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.9486-9493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JA026919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553724v1</w:t>
+                <w:t xml:space="preserve">hal-02553710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐ and Long‐Wavelength TIDs Generated by the Great American Eclipse of 21 August 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IonoSeis: A Package to Model Coseismic Ionospheric Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eisenbeis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (11), pp.9486-9493. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (8), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JA026919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos10080443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553710v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
               </w:r>
@@ -3122,533 +3122,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902145v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐Ionospheric Observations, Modeling, and Backprojection of the 2016 Kaikōura Earthquake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revelation of early detection of co-seismic ionospheric perturbations in GPS-TEC from realistic modelling approach: Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanya Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mala Bagiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poikayil Sukumaran Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anakuzhikkal Sudarsanan Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120170299⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30476-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856105v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismo‐Ionospheric Observations, Modeling, and Backprojection of the 2016 Kaikōura Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dylan Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (3B), pp.1794 - 1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">hal-01856105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revelation of early detection of co-seismic ionospheric perturbations in GPS-TEC from realistic modelling approach: Case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mala Bagiya</w:t>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poikayil Sukumaran Sunil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anakuzhikkal Sudarsanan Sunil</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30476-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135425v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Wave Height Estimation from GPS-Derived Ionospheric Data</w:t>
               </w:r>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie M Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,411 +3745,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami modeling with solid Earth–ocean–atmosphere coupled normal modes</w:t>
+                <w:t xml:space="preserve">Dependence of near field co-seismic ionospheric perturbations on surface deformations: A case study based on the April, 25 2015 Gorkha Nepal earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rakoto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A.S. Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mala S. Bagiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx322⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (5), pp.1200 - 1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2016.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737686v1</w:t>
+                <w:t xml:space="preserve">hal-01524466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of near field co-seismic ionospheric perturbations on surface deformations: A case study based on the April, 25 2015 Gorkha Nepal earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Sharma</w:t>
+                <w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2016.11.041⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01524466v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsunami modeling with solid Earth–ocean–atmosphere coupled normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (2), pp.1119 - 1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447014v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVF oocyte retrieval: prospective evaluation of the type of anesthesia on live birth rate, pain, and patient satisfaction</w:t>
               </w:r>
@@ -4269,64 +4269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of coseismic ionospheric perturbations in identifying crustal deformation pattern: Case study based on M w 7.3 May Nepal 2015 earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Bagiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling ionospheric disturbances propagating ahead of the Tohoku-Oki tsunami: a case study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Kherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence between geodetic and seismic deformation in a context of slow tectonic activity (SW Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Walwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (5), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5051,77 +5051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-slip earthquakes can also be detected in the ionosphere,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.180-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,328 +5161,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sumatra 2004 to Tohoku-Oki 2011: The systematic GPS detection of the ionospheric signature induced by tsunamigenic earthquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Parameters of seismic source as deduced from 1 Hz ionospheric GPS data: Case study of the 2011 Tohoku-oki event,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Watada</w:t>
+                <w:t xml:space="preserve">K. Khelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yahagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (6), pp.3623-3636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgra.50322⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (9), pp.5942-5950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgra.50556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050185v1</w:t>
+                <w:t xml:space="preserve">hal-00930991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters of seismic source as deduced from 1 Hz ionospheric GPS data: Case study of the 2011 Tohoku-oki event,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From Sumatra 2004 to Tohoku-Oki 2011: The systematic GPS detection of the ionospheric signature induced by tsunamigenic earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Occhipinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Yahagi</w:t>
+                <w:t xml:space="preserve">S. Watada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (9), pp.5942-5950. </w:t>
+              <w:t xml:space="preserve">, 2013, 118 (6), pp.3623-3636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgra.50556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgra.50322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930991v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,64 +5611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 191 (3), pp.1049-1066. </w:t>
@@ -5700,511 +5700,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and modeling of Rayleigh wave induced patterns in the ionosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
+                <w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie M Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi M Munekane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E M Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Alam Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JA016060⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.853-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02564342v1</w:t>
+                <w:t xml:space="preserve">insu-01514431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resonant response of the ionosphere imaged after the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie M Rolland</w:t>
+                <w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L22104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01514431v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First ionospheric images of the seismic fault slip on the example of the Tohoku-oki earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Astafyeva</w:t>
+                <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049623⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01513888v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02564116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
+                <w:t xml:space="preserve">Detection and modeling of Rayleigh wave induced patterns in the ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rolland</w:t>
+                <w:t xml:space="preserve">Hiroshi M Munekane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (A5), pp.A05320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JA016060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02564116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02564342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionospheric gravity waves detected offshore Hawaii after tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS low-cost prototype on ship for caching tsunami wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Martire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t>
@@ -7107,51 +7107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Ionospheric Sounding to the Study of Large Subduction Earthquakes, the Case of the Mw 7.8 Pedernales Earthquake (2016, Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,277 +7226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionospheric Signature Recorded on the Hawaii GPS Network of the Mw 6.9 Earthquake and Tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Millour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mikesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815444v1</w:t>
+                <w:t xml:space="preserve">hal-02378634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric Signature Recorded on the Hawaii GPS Network of the Mw 6.9 Earthquake and Tsunami</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Twardzik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Complex days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378634v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7644,90 +7644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envirosciences-Pyrénées : solutions de station de mesures multi-paramètres autonomes et bas-coût en géosciences. Mesures co-localisées de paramètres géodésiques, météorologiques et sismologiques en réseau dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céleste Broucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOS GNSS Data Gateway: concept and access to data and metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7821,51 +7821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21 (EGU2019-15782), Geophysical Research Abstracts</w:t>
@@ -7894,51 +7894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOS GNSS Data Gateway: concept and access to EPOS GNSS data and metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8073,51 +8073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.178</w:t>
@@ -8299,77 +8299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resif-Epos newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.12</w:t>
@@ -8843,51 +8843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourcier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03988408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Matoza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle D Assink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Iezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Green" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo7063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sunil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Nayak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponraj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54354-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisenbeis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026919" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170299" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poikayil Sukumaran Sunil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anakuzhikkal Sudarsanan Sunil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30476-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sunil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala S. Bagiya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catherine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PFTK3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pellegrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boubli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-1002-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreejith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bascou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.02.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGP83TG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soudarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jayles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.09.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76XSL40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourcier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-023-03271-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03988408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin S Matoza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle D Assink" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M Iezzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Green" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo7063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balestra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Berenguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot&#8208;cormier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinel-Puyss&#233;gur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09616-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Bagiya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sunil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Nayak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponraj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54354-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eisenbeis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026919" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanya Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poikayil Sukumaran Sunil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anakuzhikkal Sudarsanan Sunil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30476-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sunil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala S. Bagiya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catherine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sharma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8PFTK3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx322" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Villes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pellegrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Boubli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-017-1002-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sunil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreejith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karakostas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4960788" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klausner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bascou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.02.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCGP83TG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K92HD4N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930991v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khelfi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahagi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74K812LP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watada" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgra.50322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB285FA5F02F4D19908182AB4E01598C185A194/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01514431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Astafyeva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Alam Kherani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kobayashi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01513888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Astafyeva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049623" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi M Munekane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JA016060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TVM41K3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02566535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loevenbruck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soudarin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jayles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.09.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76XSL40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17764" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>