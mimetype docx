--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -420,174 +420,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'histoire du genre dans l'Antiquité ?</w:t>
+                <w:t xml:space="preserve">Bonnes ou mauvaises matrones ? L’ &amp;lt;i&amp;gt;ethos&amp;lt;/i&amp;gt; des matrones romaines à l’épreuve de la mobilisation de leurs réseaux (IIe - Ve siècle de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 709 (1), pp.121-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.241.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927654v1</w:t>
+                <w:t xml:space="preserve">hal-04543530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes ou mauvaises matrones ? L’ &amp;lt;i&amp;gt;ethos&amp;lt;/i&amp;gt; des matrones romaines à l’épreuve de la mobilisation de leurs réseaux (IIe - Ve siècle de n. è.)</w:t>
+                <w:t xml:space="preserve">Quelle place pour l'histoire du genre dans l'Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 468, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.241.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543530v1</w:t>
+                <w:t xml:space="preserve">hal-04927654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -599,651 +599,638 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en réseau : agentivité des femmes chrétiennes dans l’Antiquité tardive (IVe - Ve siècles)</w:t>
+                <w:t xml:space="preserve">« 'Mais les intrigues d’une marâtre bouleversaient tout le palais' : Agrippine la &amp;lt;i&amp;gt;nouerca&amp;lt;/i&amp;gt; et la recomposition des réseaux de la famille de Claude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autorités féminines. Reconsidération du pouvoir des femmes durant l’Antiquité́ tardive et le haut Moyen Âge (IVe-VIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manon Raynal; Sita Steckel, Nov 2024, Francfort sur le Main, Allemagne</w:t>
+              <w:t xml:space="preserve">Les marâtres 2. Familles, lieux et patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Jusseaume; Laurence Leleu; Emmanuelle Santinelli, Nov 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927663v1</w:t>
+                <w:t xml:space="preserve">hal-04927658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
+                <w:t xml:space="preserve">Agir en réseau : agentivité des femmes chrétiennes dans l’Antiquité tardive (IVe - Ve siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Autorités féminines. Reconsidération du pouvoir des femmes durant l’Antiquité́ tardive et le haut Moyen Âge (IVe-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Raynal; Sita Steckel, Nov 2024, Francfort sur le Main, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524392v1</w:t>
+                <w:t xml:space="preserve">hal-04927663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les représentations des figures maternelles antiques de l’Antiquité à nos jours : le projet Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de la Société d'Histoire de la Naissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 'Mais les intrigues d’une marâtre bouleversaient tout le palais' : Agrippine la &amp;lt;i&amp;gt;nouerca&amp;lt;/i&amp;gt; et la recomposition des réseaux de la famille de Claude »</w:t>
+                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marâtres 2. Familles, lieux et patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Jusseaume; Laurence Leleu; Emmanuelle Santinelli, Nov 2024, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927658v1</w:t>
+                <w:t xml:space="preserve">hal-04524392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livie, de Tacite (IIe s. de n. è.) à &amp;lt;i&amp;gt;Domina&amp;lt;/i&amp;gt; (2022) : représentations d’une mère romaine&amp;lt;/i&amp;gt;&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Ama-</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Husquin; Sonia Mzali; Lucie Salamor, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927683v1</w:t>
+                <w:t xml:space="preserve">hal-04511416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des mères comme les autres ? Portraits des mères d'empereurs chez Tacite et Suétone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Les mères. Philosophie et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabrielle Radica; Marie-Liesse Drouet, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511416v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mères comme les autres ? Portraits des mères d'empereurs chez Tacite et Suétone</w:t>
+                <w:t xml:space="preserve">Livie, de Tacite (IIe s. de n. è.) à &amp;lt;i&amp;gt;Domina&amp;lt;/i&amp;gt; (2022) : représentations d’une mère romaine&amp;lt;/i&amp;gt;&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mères. Philosophie et littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabrielle Radica; Marie-Liesse Drouet, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Ama-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin; Sonia Mzali; Lucie Salamor, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543458v1</w:t>
+                <w:t xml:space="preserve">hal-04927683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Women's networks in the Roman world: a historical renewal enabled by digital humanities”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
+              <w:t xml:space="preserve">The Connected Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Sep 2023, Helsinki, University of Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251679v1</w:t>
+                <w:t xml:space="preserve">hal-04304593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les réseaux des Augustae au prisme des récits d'historiens (Ier - IIIe siècle)</w:t>
               </w:r>
@@ -1292,260 +1279,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Women's networks in the Roman world: a historical renewal enabled by digital humanities”</w:t>
+                <w:t xml:space="preserve">Réseaux de mères et mères en réseaux : la maternité comme agentivité dans la constitution d'un réseau dans le monde romain (Ier siècle - début du Ve siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Connected Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Sep 2023, Helsinki, University of Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Maternités antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304593v1</w:t>
+                <w:t xml:space="preserve">hal-04145478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de mères et mères en réseaux : la maternité comme agentivité dans la constitution d'un réseau dans le monde romain (Ier siècle - début du Ve siècle)</w:t>
+                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternités antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145478v1</w:t>
+                <w:t xml:space="preserve">hal-04304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Salamor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304536v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes ou mauvaises matrones ? L’&amp;lt;i&amp;gt;ethos&amp;lt;/i&amp;gt; des matrones à l’épreuve de la mobilisation de leurs réseaux (IIe -Ve siècle de n. è.)</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAE1CBBA"/>
+    <w:nsid w:val="6500D12E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2019,51 +2019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79266750"/>
+    <w:nsid w:val="7717D0A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2253,51 +2253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-salamor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0936-0651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/ama-mater" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-salamor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0936-0651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/ama-mater" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.241.0121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>