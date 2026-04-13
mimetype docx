--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Sauzéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, IRD (LMV/iGReD, Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the hidden impact of long-term metal-rich volcanic pollution on male reproductive functions using isotope metallomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109388. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash leaching alters the trace metal distribution within the coral holobiont of Stylophora pistillata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Flöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (20), pp.5809 - 5832. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5809-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-sensitive δ&amp;lt;sup&amp;gt;65&amp;lt;/sup&amp;gt;Cu isotopic fractionation in the tissue of the scleractinian coral &amp;lt;i&amp;gt;Stylophora pistillata:&amp;lt;/i&amp;gt; a biomarker of holobiont photophysiology following volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E Sheldrake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mtomcs/mfaf011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert dust improves the photophysiology of heat-stressed corals beyond iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Noscimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26509. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased coral biomineralization due to enhanced symbiotic activity upon volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Samankassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.168694. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse metallomic landscape of aging and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger J. E. Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28060-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of stable iron, copper and zinc isotopic compositions in six reference materials of biological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costas-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221 (6), pp.121576. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome evolution in ageing C-elegans and a copper stable isotope perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.496--503. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7mt00318h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral bleaching is linked to the capacity of the animal host to supply essential metals to the symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.3145-3157. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Modelling of the Apparent Decoupling of Mg# and Ni in Kimberlitic Olivine Margins: a Reply to the Comment on Cordier et al. (2015) by A. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined geochemical and geochronological analyses of stone artefacts provide unambiguous evidence of intra- and inter-island interactions in Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrile, Latex, Neoprene and Vinyl Gloves: A Primary Source of Contamination for Trace Element and Zn Isotopic Analyses in Geological and Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Shirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geochemical Complexity of Kimberlite Rocks and their Olivine Populations: a Reply to the Comment on Cordier et al. (2015) by Andrea Giuliani & Stephen F. Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.927-931. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Li isotopic composition of the upper continental crust and its weathering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta L Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatism of the Lithospheric Mantle Immediately Precedes Kimberlite Eruption: New Evidence from Olivine Composition and Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1775-1795. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egv054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques & santé : quels sont les risques ? Nouvelle approche isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pôle science hebdomadaire (PSH) ; IRD ; Science de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion hebdomadaire du laboratoire (iGReD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash &amp; health: New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop title: Contaminants environnementaux d’origine naturelle et anthropique et impacts sanitaires - Laboratoire Magmas et Volcans / OPGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubière, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques : quels sont les risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IRD, département DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash and health: where is the risk? New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal stable isotopes: New approach from geochemistry to medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho-Analytik Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Wallisellen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging: New constraints from chemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Views on Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope metallomic perspective on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: metasomatism of the deep lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: lithospheric versus shallow processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA (International Mineralogical Association) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li isotopic composition and concentration of the upper continental crust (UCC): New insights provided by desert loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How kimberlites form: clues from olivine geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic soils and health : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques et santé : quels sont les risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions volcaniques : de nouveaux risques sanitaires identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://lemag.ird.fr/fr/emissions-volcaniques-de-nouveaux-risques-sanitaires-identifies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et maladies neurodégénératives : nouvelles contraintes apportées par la métallomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LYSEN005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Sauzéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, IRD (LMV/iGReD, Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-sensitive δ&amp;lt;sup&amp;gt;65&amp;lt;/sup&amp;gt;Cu isotopic fractionation in the tissue of the scleractinian coral &amp;lt;i&amp;gt;Stylophora pistillata:&amp;lt;/i&amp;gt; a biomarker of holobiont photophysiology following volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E Sheldrake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mtomcs/mfaf011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the hidden impact of long-term metal-rich volcanic pollution on male reproductive functions using isotope metallomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash leaching alters the trace metal distribution within the coral holobiont of Stylophora pistillata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Flöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (20), pp.5809 - 5832. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5809-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert dust improves the photophysiology of heat-stressed corals beyond iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Noscimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26509. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased coral biomineralization due to enhanced symbiotic activity upon volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Samankassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.168694. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse metallomic landscape of aging and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger J. E. Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28060-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of stable iron, copper and zinc isotopic compositions in six reference materials of biological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costas-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221 (6), pp.121576. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome evolution in ageing C-elegans and a copper stable isotope perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.496--503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7mt00318h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral bleaching is linked to the capacity of the animal host to supply essential metals to the symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.3145-3157. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Modelling of the Apparent Decoupling of Mg# and Ni in Kimberlitic Olivine Margins: a Reply to the Comment on Cordier et al. (2015) by A. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined geochemical and geochronological analyses of stone artefacts provide unambiguous evidence of intra- and inter-island interactions in Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrile, Latex, Neoprene and Vinyl Gloves: A Primary Source of Contamination for Trace Element and Zn Isotopic Analyses in Geological and Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Shirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geochemical Complexity of Kimberlite Rocks and their Olivine Populations: a Reply to the Comment on Cordier et al. (2015) by Andrea Giuliani & Stephen F. Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.927-931. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatism of the Lithospheric Mantle Immediately Precedes Kimberlite Eruption: New Evidence from Olivine Composition and Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1775-1795. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egv054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Li isotopic composition of the upper continental crust and its weathering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta L Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques & santé : quels sont les risques ? Nouvelle approche isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pôle science hebdomadaire (PSH) ; IRD ; Science de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion hebdomadaire du laboratoire (iGReD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash and health: where is the risk? New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash &amp; health: New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop title: Contaminants environnementaux d’origine naturelle et anthropique et impacts sanitaires - Laboratoire Magmas et Volcans / OPGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubière, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques : quels sont les risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IRD, département DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal stable isotopes: New approach from geochemistry to medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho-Analytik Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Wallisellen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging: New constraints from chemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Views on Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope metallomic perspective on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: metasomatism of the deep lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: lithospheric versus shallow processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA (International Mineralogical Association) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li isotopic composition and concentration of the upper continental crust (UCC): New insights provided by desert loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How kimberlites form: clues from olivine geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic soils and health : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques et santé : quels sont les risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions volcaniques : de nouveaux risques sanitaires identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://lemag.ird.fr/fr/emissions-volcaniques-de-nouveaux-risques-sanitaires-identifies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et maladies neurodégénératives : nouvelles contraintes apportées par la métallomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LYSEN005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05263716v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109388" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05542742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F&#246;rster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fl&#246;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5809-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E Sheldrake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05269279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Amorim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Noscimiento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger J. E. Goeminne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Williams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28060-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costas-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurencon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00318h" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03904891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14141" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Volle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Volle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auwerx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudnick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04241002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F&#246;rster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E Sheldrake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05263716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05542742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fl&#246;ter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5809-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05269279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Amorim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Noscimiento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger J. E. Goeminne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Williams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28060-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costas-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurencon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00318h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03904891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Volle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Volle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4659" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auwerx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudnick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04241002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>