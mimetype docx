--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Sauzéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, IRD (LMV/iGReD, Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-sensitive δ&amp;lt;sup&amp;gt;65&amp;lt;/sup&amp;gt;Cu isotopic fractionation in the tissue of the scleractinian coral &amp;lt;i&amp;gt;Stylophora pistillata:&amp;lt;/i&amp;gt; a biomarker of holobiont photophysiology following volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E Sheldrake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mtomcs/mfaf011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the hidden impact of long-term metal-rich volcanic pollution on male reproductive functions using isotope metallomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109388. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash leaching alters the trace metal distribution within the coral holobiont of Stylophora pistillata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Flöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (20), pp.5809 - 5832. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5809-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert dust improves the photophysiology of heat-stressed corals beyond iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Noscimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26509. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased coral biomineralization due to enhanced symbiotic activity upon volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Samankassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.168694. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse metallomic landscape of aging and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger J. E. Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28060-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of stable iron, copper and zinc isotopic compositions in six reference materials of biological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costas-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221 (6), pp.121576. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome evolution in ageing C-elegans and a copper stable isotope perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.496--503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7mt00318h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral bleaching is linked to the capacity of the animal host to supply essential metals to the symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.3145-3157. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Modelling of the Apparent Decoupling of Mg# and Ni in Kimberlitic Olivine Margins: a Reply to the Comment on Cordier et al. (2015) by A. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined geochemical and geochronological analyses of stone artefacts provide unambiguous evidence of intra- and inter-island interactions in Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrile, Latex, Neoprene and Vinyl Gloves: A Primary Source of Contamination for Trace Element and Zn Isotopic Analyses in Geological and Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Shirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geochemical Complexity of Kimberlite Rocks and their Olivine Populations: a Reply to the Comment on Cordier et al. (2015) by Andrea Giuliani & Stephen F. Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.927-931. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatism of the Lithospheric Mantle Immediately Precedes Kimberlite Eruption: New Evidence from Olivine Composition and Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1775-1795. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egv054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Li isotopic composition of the upper continental crust and its weathering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta L Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques & santé : quels sont les risques ? Nouvelle approche isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pôle science hebdomadaire (PSH) ; IRD ; Science de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion hebdomadaire du laboratoire (iGReD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash and health: where is the risk? New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash &amp; health: New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop title: Contaminants environnementaux d’origine naturelle et anthropique et impacts sanitaires - Laboratoire Magmas et Volcans / OPGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubière, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques : quels sont les risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IRD, département DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal stable isotopes: New approach from geochemistry to medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho-Analytik Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Wallisellen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging: New constraints from chemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Views on Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope metallomic perspective on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: metasomatism of the deep lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: lithospheric versus shallow processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA (International Mineralogical Association) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li isotopic composition and concentration of the upper continental crust (UCC): New insights provided by desert loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How kimberlites form: clues from olivine geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic soils and health : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques et santé : quels sont les risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions volcaniques : de nouveaux risques sanitaires identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://lemag.ird.fr/fr/emissions-volcaniques-de-nouveaux-risques-sanitaires-identifies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et maladies neurodégénératives : nouvelles contraintes apportées par la métallomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LYSEN005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucie Sauzéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche, IRD (LMV/iGReD, Clermont-Ferrand)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of Inorganic Pollutants in Blood Samples of Population Affected by the Tajogaite Eruption: The ISVOLCAN Study in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Simbaña-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fuentes-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zumbado Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.581. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics13070581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-sensitive δ&amp;lt;sup&amp;gt;65&amp;lt;/sup&amp;gt;Cu isotopic fractionation in the tissue of the scleractinian coral &amp;lt;i&amp;gt;Stylophora pistillata:&amp;lt;/i&amp;gt; a biomarker of holobiont photophysiology following volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E Sheldrake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mtomcs/mfaf011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash leaching alters the trace metal distribution within the coral holobiont of Stylophora pistillata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Flöter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (20), pp.5809 - 5832. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-5809-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the hidden impact of long-term metal-rich volcanic pollution on male reproductive functions using isotope metallomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.109388. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Fourgassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zwirner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert dust improves the photophysiology of heat-stressed corals beyond iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Noscimiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.26509. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-77381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased coral biomineralization due to enhanced symbiotic activity upon volcanic ash exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Samankassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.168694. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse metallomic landscape of aging and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludger J. E. Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28060-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation and health-related impacts due to long-term exposure to recent volcanic ash deposits: New chemical and isotopic insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 829, pp.154383. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of stable iron, copper and zinc isotopic compositions in six reference materials of biological origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Costas-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mattielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221 (6), pp.121576. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome evolution in ageing C-elegans and a copper stable isotope perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.496--503. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7mt00318h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral bleaching is linked to the capacity of the animal host to supply essential metals to the symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.3145-3157. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Modelling of the Apparent Decoupling of Mg# and Ni in Kimberlitic Olivine Margins: a Reply to the Comment on Cordier et al. (2015) by A. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.391-393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined geochemical and geochronological analyses of stone artefacts provide unambiguous evidence of intra- and inter-island interactions in Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrile, Latex, Neoprene and Vinyl Gloves: A Primary Source of Contamination for Trace Element and Zn Isotopic Analyses in Geological and Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven B. Shirey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.367 - 380. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geochemical Complexity of Kimberlite Rocks and their Olivine Populations: a Reply to the Comment on Cordier et al. (2015) by Andrea Giuliani & Stephen F. Foley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (5), pp.927-931. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatism of the Lithospheric Mantle Immediately Precedes Kimberlite Eruption: New Evidence from Olivine Composition and Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Batanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1775-1795. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egv054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the Li isotopic composition of the upper continental crust and its weathering signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta L Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 428, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits &amp; health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGReD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parent (Puy-de-Dôme), France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.17490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques & santé : quels sont les risques ? Nouvelle approche isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pôle science hebdomadaire (PSH) ; IRD ; Science de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marseille (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities on Volcanoes 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallome deregulation & health-related impacts due to long-term exposure to volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion hebdomadaire du laboratoire (iGReD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash and health: where is the risk? New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sanitaires des cendres volcaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Centre International de Recherche 4 (CIR4), iSITE CAP 20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic ash &amp; health: New chemical and isotopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop title: Contaminants environnementaux d’origine naturelle et anthropique et impacts sanitaires - Laboratoire Magmas et Volcans / OPGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubière, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques : quels sont les risques sanitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IRD, département DISCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal stable isotopes: New approach from geochemistry to medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ortho-Analytik Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Wallisellen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging: New constraints from chemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Views on Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope metallomic perspective on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurencon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Auwerx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: metasomatism of the deep lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine in kimberlites: lithospheric versus shallow processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA (International Mineralogical Association) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA, 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to volcanic ash deposits & health-related impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Holota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li isotopic composition and concentration of the upper continental crust (UCC): New insights provided by desert loess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU (American Geophysical Union) conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How kimberlites form: clues from olivine geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic soils and health : what are the risks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols volcaniques et santé : quels sont les risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-31, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions volcaniques : de nouveaux risques sanitaires identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://lemag.ird.fr/fr/emissions-volcaniques-de-nouveaux-risques-sanitaires-identifies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et maladies neurodégénératives : nouvelles contraintes apportées par la métallomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lyon, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LYSEN005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01941713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F&#246;rster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E Sheldrake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05263716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05542742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fl&#246;ter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5809-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05269279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Amorim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Noscimiento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger J. E. Goeminne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Williams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28060-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costas-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurencon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00318h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03904891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Volle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Volle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4659" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auwerx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudnick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04241002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Simba&#241;a-Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentes-Ferrer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zumbado Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13070581" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F&#246;rster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E Sheldrake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaf011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05542742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fl&#246;ter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-5809-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05263716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Volle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05269279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Amorim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grover" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovi&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Noscimiento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-77381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger J. E. Goeminne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Jha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Williams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28060-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03610668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154383" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Costas-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vanhaecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurencon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00318h" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03904891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14141" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Batanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.17490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Volle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Volle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4659" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auwerx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Auwerx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holota" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rudnick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04241002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01941713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEN005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>