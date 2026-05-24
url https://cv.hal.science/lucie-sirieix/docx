--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -165,1139 +165,1135 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est du gagnant-gagnant » : Sentiment de bien agir et intentions d’achat d’un produit responsable en promotion</w:t>
+                <w:t xml:space="preserve">From shelf signalling to delisting: CSR commitment and consumer response to nationally sourced organic private-label products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+                <w:t xml:space="preserve">Olga Untilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.119.0033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (5), pp.502-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-03-2025-0174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296323v1</w:t>
+                <w:t xml:space="preserve">hal-05529688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, pp.101166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« C’est du gagnant-gagnant » : Sentiment de bien agir et intentions d’achat d’un produit responsable en promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119 (3), pp.33-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.119.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042097v1</w:t>
+                <w:t xml:space="preserve">hal-05296323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682000v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882689v1</w:t>
+                <w:t xml:space="preserve">hal-04682000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stages of change toward meat reduction: associations with motives and longitudinal dietary data on animal-based and plant-based food intakes in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (11), pp.3295-3307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of communities in vegetarian and vegan identity construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, pp.103470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2023.103470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335812v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Augerot</w:t>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Duflot</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615958v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les spécificités de la distribution en vrac pour adapter le retailing mix : apport des théories des pratiques</w:t>
               </w:r>
@@ -1322,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.91-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1400,103 +1396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1507,6517 +1503,6638 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The facets of consumer-based food label equity: Measurement, structure and managerial relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coderre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, pp.102838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2021.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage à la vente en vrac oblige les distributeurs à revoir leurs pratiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Augerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 p. [en ligne]</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684214v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebalancing meat and legume consumption: change-inducing food choice motives and associated individual characteristics in non-vegetarian adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le passage à la vente en vrac oblige les distributeurs à revoir leurs pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768059v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of social influences and adoptive community on behaviours: An exploratory study of young French vegetarians</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rebalancing meat and legume consumption: change-inducing food choice motives and associated individual characteristics in non-vegetarian adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-022-01317-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcs.12689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205177v1</w:t>
+                <w:t xml:space="preserve">hal-03768059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences sociales et dissonance normative : le cas du végétarisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of social influences and adoptive community on behaviours: An exploratory study of young French vegetarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (2), pp.419-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcs.12689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470922v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influences sociales et dissonance normative : le cas du végétarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138983v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 163, pp.105188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105188⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169581v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shopping and cross-shopping practices in Hanoi Vietnam: An emerging urban market context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102178⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880674v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shopping and cross-shopping practices in Hanoi Vietnam: An emerging urban market context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.102178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908786v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers’ perceptions of sustainable wine: An exploratory study in France and Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing Economies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 juillet 2020, 3 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625269v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers’ perceptions of sustainable wine: An exploratory study in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Capitello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Developing Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/economies7020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621163v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909146v1</w:t>
+                <w:t xml:space="preserve">hal-02621163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consentement à payer pour les produits de fraîche découpe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Graciot</w:t>
+                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Scandella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (12), pp.Online First. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615937v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et bien-être : un objectif complexe [Editorial]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le consentement à payer pour les produits de fraîche découpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Graciot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.5-13</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 333, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624948v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the antecedents of consumers' attitudes towards doggy bags in restaurants: Concern about food waste, culture, norms and emotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marketing et bien-être : un objectif complexe [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klára Kocmanová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2016.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629385v1</w:t>
+                <w:t xml:space="preserve">hal-02624948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding the antecedents of consumers' attitudes towards doggy bags in restaurants: Concern about food waste, culture, norms and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lála</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Kocmanová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.088.35.50⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308125v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88, pp.35-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 88, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.088.35.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624647v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les internautes face au gaspillage alimentaire : entre préoccupation et scepticisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vo Ngoc Gagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 81, pp.61-80. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 88, pp.35-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506456v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a local initiative contribute to social inclusion and promote sustainable food practices? Focus on the example of social cooking workshops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les internautes face au gaspillage alimentaire : entre préoccupation et scepticisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Forgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vo Ngoc Gagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.081.61.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcs.12281⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506466v1</w:t>
+                <w:t xml:space="preserve">hal-01506456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes of sustainable food and consumer coping strategies: a comparative study in France and Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How does a local initiative contribute to social inclusion and promote sustainable food practices? Focus on the example of social cooking workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 39 (5), pp.525-534. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 40 (6), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcs.12281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcs.12228⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02637347v1</w:t>
+                <w:t xml:space="preserve">hal-01506466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la Conférence internationale &amp;quot;Les consommateurs face au gaspillage alimentaire et autres préoccupations liées à la durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paradoxes of sustainable food and consumer coping strategies: a comparative study in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Moruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (5), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcs.12228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01506435v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the social value of organic food: a qualitative study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Synthèse de la Conférence internationale &amp;quot;Les consommateurs face au gaspillage alimentaire et autres préoccupations liées à la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Zepeda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (8), pp.1379-1384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01506305v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to a social innovation: An analytic framework for problems of Fair Trade diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the social value of organic food: a qualitative study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570713487479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (3), pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcs.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019161v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' perceptions of individual and combined sustainable food labels: a UK pilot investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
+                <w:t xml:space="preserve">Resistance to a social innovation: An analytic framework for problems of Fair Trade diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2012.01109.x⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570713487479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000413v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust orientations in the organic food distribution channels: a comparative study of the Canadian and French markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumers' perceptions of individual and combined sustainable food labels: a UK pilot investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Delanchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hamzaoui-Essoussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Lydia L. Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zahaf</w:t>
+                <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.292-301. </w:t>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2013.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2012.01109.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance à une innovation sociale, cadre d'analyse des problèmes de diffusion du commerce équitable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+                <w:t xml:space="preserve">Trust orientations in the organic food distribution channels: a comparative study of the Canadian and French markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hamzaoui-Essoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zahaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.292-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2013.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370113482655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000681v1</w:t>
+                <w:t xml:space="preserve">hal-02641873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for analyzing consumers’ food label preferences: an exploratory study of sustainability labels in France, Quebec, Spain and the US</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Rodier</w:t>
+                <w:t xml:space="preserve">La résistance à une innovation sociale, cadre d'analyse des problèmes de diffusion du commerce équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370113482655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcs.12041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650512v1</w:t>
+                <w:t xml:space="preserve">hal-01000681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques durables : une forme de résistance ordinaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework for analyzing consumers’ food label preferences: an exploratory study of sustainability labels in France, Quebec, Spain and the US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Ana Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coderre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (6), pp.605-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcs.12041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506143v1</w:t>
+                <w:t xml:space="preserve">hal-02650512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design culinaire comme potentiel de valorisation d’un territoire. Le design est-il mangeable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 329, pp.48-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.3434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vins éco-labellisés face aux vins conventionnels en France et en Australie : quelle perception des consommateurs et quelles implications marketing ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les pratiques durables : une forme de résistance ordinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 67, pp.23-35</w:t>
+              <w:t xml:space="preserve">, 2012, 68, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506146v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des critères de choix de l’huile d’olive. La méthode Best Worst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les vins éco-labellisés face aux vins conventionnels en France et en Australie : quelle perception des consommateurs et quelles implications marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 332, pp.119-131</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506139v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food consumers’ trade-offs between local or imported, conventional or organic products: a qualitative study in Shanghai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Importance des critères de choix de l’huile d’olive. La méthode Best Worst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tursinbek Sulitang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 332, pp.119-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00960.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506032v1</w:t>
+                <w:t xml:space="preserve">hal-01506139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of restaurant's owners/managers selection of wines to be offered on the wine list</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumer coping strategies: a study of consumers committed to eating local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Bingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Terry Lease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00949.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506051v1</w:t>
+                <w:t xml:space="preserve">hal-01506037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer coping strategies: a study of consumers committed to eating local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic food consumers’ trade-offs between local or imported, conventional or organic products: a qualitative study in Shanghai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rye Kledal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Bingen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Tursinbek Sulitang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 35 (4), pp.410-419. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00960.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2010.00949.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506037v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How consumers choose olive oil: The importance of origin cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determinants of restaurant's owners/managers selection of wines to be offered on the wine list</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Remaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lockshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Cohen</w:t>
+                <w:t xml:space="preserve">Liz Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Lease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (6), pp.500-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506061v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design culinaire et consommateurs : entre rapprochement et distance perçue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How consumers choose olive oil: The importance of origin cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (8), pp.757-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.063.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506009v1</w:t>
+                <w:t xml:space="preserve">hal-01506061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « kilomètres alimentaires » : de la compréhension du concept à la complexité de la réalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design culinaire et consommateurs : entre rapprochement et distance perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.063.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.105.0899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660744v1</w:t>
+                <w:t xml:space="preserve">hal-01506009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design culinaire: regards croisés du design et du marketing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sireix</w:t>
+                <w:t xml:space="preserve">Les « kilomètres alimentaires » : de la compréhension du concept à la complexité de la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (5), pp.899-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.105.0899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806036v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équitable, le bio et le goût. Quels sont les effets de la double labellisation bio-équitable sur le consentement à payer de consommateurs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Le design culinaire: regards croisés du design et du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (23), pp.5-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219551v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des fruits et légumes : de l’étude des déterminants de la consommation à celle de la valeur de consommation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’équitable, le bio et le goût. Quels sont les effets de la double labellisation bio-équitable sur le consentement à payer de consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/6q6g-xf55⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (Numéro spécial 1), pp.34-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173780v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary design studied by applied arts and by marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La consommation des fruits et légumes : de l’étude des déterminants de la consommation à celle de la valeur de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/6q6g-xf55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465367v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Culinary design studied by applied arts and by marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desafio : revista de economia e administração</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (23), pp.16-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219553v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alimentaires et émotions dans différentes cultures : vers un cadre conceptuel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahir Rizwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Consumer Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08961530802202818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653323v1</w:t>
+                <w:t xml:space="preserve">hal-01219553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éthique, un enjeu pour les acteurs du système alimentaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pratiques alimentaires et émotions dans différentes cultures : vers un cadre conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri T. Luomala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rizwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3), pp.231-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08961530802202818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656823v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude interculturelle des critères de choix d’un vin au restaurant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'éthique, un enjeu pour les acteurs du système alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrica Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wine Business Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (11), pp.1761-1780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662682v1</w:t>
+                <w:t xml:space="preserve">hal-02656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une étude interculturelle des critères de choix d’un vin au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wine Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17511060910948035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655010v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la provenance régionale pour l’agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Calandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (11), pp.1735-1760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656900v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de la double labellisation bio et équitable pour les consommateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enjeu de la provenance régionale pour l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Tagbata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/cnna-db62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654810v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do purchasers of fair trade products want?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apports et limites de la double labellisation bio et équitable pour les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (11-12), pp.2127-2148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653825v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring consumer’s willingness to pay for organic and Fair Trade products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What do purchasers of fair trade products want?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2008.00711.x⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (006), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/pavsnnr20083006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663820v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers and professionals responses to situations raising ethical questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measuring consumer’s willingness to pay for organic and Fair Trade products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Rohrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Farm Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (5), pp.479-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1470-6431.2008.00711.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653264v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers and professionals responses to situations raising ethical questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reardon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rohrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Farm Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (8), pp.499-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10460-006-9000-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661110v1</w:t>
+                <w:t xml:space="preserve">hal-02653264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring terroir product meanings for the consumer</w:t>
+                <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aurier</w:t>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Thomas Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-006-9000-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678421v1</w:t>
+                <w:t xml:space="preserve">hal-02661110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement alimentaire des consommateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring terroir product meanings for the consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, Non paginé / 21 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672224v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs et le commerce équitable : scepticisme, confiance accordée et disposition à s'engager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement alimentaire des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, F1051, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671598v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kologisch erzeute und regionale lebensmittel in Frankreich und Deutschland : eine vergleichende untersuchung zu einkaufsverhalten und einstellungen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les consommateurs et le commerce équitable : scepticisme, confiance accordée et disposition à s'engager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cheyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 49 (12), pp.452-457</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (3), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697823v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Means-end chains analyses of fish consumption in Denmark and France: a multidimensional perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kologisch erzeute und regionale lebensmittel in Frankreich und Deutschland : eine vergleichende untersuchung zu einkaufsverhalten und einstellungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niels Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Euromarketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">German Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (12), pp.452-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694828v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation alimentaire : problématiques, approches et voies de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Means-end chains analyses of fish consumption in Denmark and France: a multidimensional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Grunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Euromarketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (1-2), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J037v08n01_02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698909v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation alimentaire : Problématiques, approches et voies de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La consommation alimentaire : problématiques, approches et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 14 (3), pp.41-58. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 14 (3), pp.41-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018491v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de qualité-satisfaction intégrant la confiance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La consommation alimentaire : Problématiques, approches et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 14 (3), pp.1-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 14 (3), pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019901400303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698365v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle qualité-satisfaction intégrant la confiance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers un modèle de qualité-satisfaction intégrant la confiance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 14 (3), pp.1-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 14 (3), pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018476v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la confiance dans l'explication de la satisfaction : une application au secteur de la restauration rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers un modèle qualité-satisfaction intégrant la confiance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L. Dubois</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 (3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737019901400301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687857v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration par le lèche vitrine et recherche de variété dans le choix du point de vente : une analyse comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la confiance dans l'explication de la satisfaction : une application au secteur de la restauration rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 10 (3), pp.33-46</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 245-246, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714979v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration par le lèche vitrine et recherche de variété dans le choix du point de vente : Une analyse comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration par le lèche vitrine et recherche de variété dans le choix du point de vente : une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10 (3), pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration par le lèche vitrine et recherche de variété dans le choix du point de vente : Une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10 (3), pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737019501000303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8027,11411 +8144,11411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can blockchain-based supply chains increase consumer food literacy and empowerment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers’ Perception of Blockchain-Based Supply Chains: The Impact of Blockchain Literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ACRA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence regarde-t-elle les consommateurs ? Une étude longitudinale et multiculturelle des réactions face à des produits alimentaires augmentés par la blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain-based supply chains: Progress and obstacles towards a better integration of consumers in agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Jayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Jenhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACRA/AMA Triennial 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Collegiate Retailing Association; American Marketing Association, Mar 2024, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la consommation d’insectes : les végétariens sont-ils une cible pertinente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment véhiculer l'image RSE des distributeurs : signalisation des MDD bio et made in France ou déréférencement des MDD bio non made in France ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lombart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Congrès international de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM), May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097800v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060250v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Comment véhiculer l'image RSE des distributeurs : signalisation des MDD bio et made in France ou déréférencement des MDD bio non made in France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Untilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39. Congrès international de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM), May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103834v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les producteurs, la planète, et moi : bénéfices et coûts perçus, et réactions des consommateurs face à des promotions-prix sur des offres alimentaires responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Congrès international de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing (AFM), May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétariens et véganes, tous les mêmes ? Une étude des différences perçues au regard de l’engagement dans la pratique et dans la cause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Congrès international de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing (AFM), May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans and non-vegans influences: A social identity approach to vegan outcomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Augerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685365v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vegans and non-vegans influences: A social identity approach to vegan outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689265v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779315v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in animal and healthy plant food consumptions over time: associations with stages of change towards meat reduction and their motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Reuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895059v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in animal and healthy plant food consumptions over time: associations with stages of change towards meat reduction and their motives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691773v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transformative power of blockchain on food supply chain dynamics: Literature review, conceptual framework and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Collegiate Retailing Association (ACRA) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Collegiate Retailing Association (ACRA), Mar 2022, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de profils motivationnels en lien avec la diminution de la consommation de viande : associations avec les caractéristiques nutritionnelles, sociodémographiques et du mode de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021-11-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021-11-12, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying attitudes and their ability to decrease meat consumption among non-vegetarians from the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VegMed Web 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stades de changement de la diminution de consommation de viande : motifs et caractéristiques nutritionnelles, sociodémographiques et du mode de vie dans la cohorte NutriNet-Santé [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À ce prix-là tu ne défends pas le commerce équitable, tu le descends ! » : Comment les promotions affectent-elles la valeur perçue des offres responsables et les réactions des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée marketing et développement durable (JMDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le vrac: un renouvellement des pratiques des consommateurs et des distributeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649005v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124026v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vrac: un renouvellement des pratiques des consommateurs et des distributeurs ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie L. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648916v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Végétarisme : identité sociale et mécanismes d'influences entre individu, communauté et société »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Epiphanies Végétariennes, Prise de conscience et transition alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que ça peut leur faire si je ne mange pas de viande ? Influence des relations sociales sur les trajectoires des végétariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balbo Laurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des professionnels du vrac : entre évolutions et renouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Daniel Chever</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque Etienne Thil</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975405v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques des professionnels du vrac : entre évolutions et renouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+              <w:t xml:space="preserve">23. Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03012139v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des préoccupations ayant un impact sur la diminution de la consommation de viande, association avec les caractéristiques sociodémographiques dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Reuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des attributs et indicateurs de qualité sur le comportement d’achat d’un produit alimentaire : une approche exploratoire, par la valeur perçue et l’authenticité perçue : cas de l’huile d’olive d’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bernoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner de la valeur aux fruits pour accroître leur consommation : une analyse expérimentale dans le cas du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing food waste: a field quasi-experiment to assess the effect of plate size choice on psychosocial determinants and behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. French-Austrian-German Workshop on Consumer Behavior : The challenges of culture !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna [Vienna]. AUT., Mar 2017, Vienne, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les routines et pratiques au gaspillage alimentaire et au bien manger : approche de la consommation alimentaire par les théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de gestion VALLOREM (Université de Tours). FRA., May 2017, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le lien entre le gaspillage alimentaire et le bien manger en foyer : emploi des théories des pratiques pour une nouvelle approche des politiques publiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification des croyances relatives au gaspillage alimentaire chez des usagers de la restauration collective : implications pour l’élaboration d’un questionnaire basé sur la théorie du comportement planifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2016, Caen, France. 25 p</w:t>
+              <w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793917v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des croyances relatives au gaspillage alimentaire chez des usagers de la restauration collective : implications pour l’élaboration d’un questionnaire basé sur la théorie du comportement planifié</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comprendre le lien entre le gaspillage alimentaire et le bien manger en foyer : emploi des théories des pratiques pour une nouvelle approche des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 6 p</w:t>
+              <w:t xml:space="preserve">15. Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2016, Caen, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511998v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des offres promotionnelles sur les produits alimentaires sur le comportement de gaspillage alimentaire des consommateurs et des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovons contre le gaspillage alimentaire en Occitanie !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt du Languedoc-Rousillon (DRAAF Languedoc Roussillon). FRA.; Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Nov 2016, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding household food waste and healthy eating through practice theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Nordic Conference on Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer’s concern for food waste: conceptualization and proposition for a measuring scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC). BEL., May 2016, Oslo, Norway. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a local action contribute to social inclusion and promote sustainable food practices? Focus on social cooking workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on perspectives on sustainable consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter University Center Dubrovnik (IUC). HRV., Apr 2015, Dubrovnik, Croatia. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès international de l'Association Française de Marketing, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes of sustainable food and consumer coping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Moruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC). BEL., Jun 2014, Valencia, Spain. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sustainable consumption to sustainable practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC). BEL., Jun 2014, Valencia, Spain. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et les paradoxes de l’offre de produits alimentaires durables : une étude exploratoire en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Moruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). Paris, FRA., May 2012, Brest, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the status value of organic food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). Paris, FRA., May 2012, Brest, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs des individus sont-elles liées à leur choix d'attributs durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference of the Academy of wine business research (AWBR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., May 2011, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde organisée lors de la 6ème Journée de l'AFM (Association Française du Marketing). Working Paper UMR MOISA (2010-10-01: Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the social value of organic food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Consumer Sciences Research Conference (ICSRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Jul 2011, Bonn, Germany. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions of eco‐friendly vs. conventional wines in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference of the Academy of wine business research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les restaurateurs établissent-ils leur carte des vins ? Une étude comparative France-Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2010, Le Mans, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSUMER COPING STRATEGIES OF EATING LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer coping strategies of consuming local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring wine list design strategy in french restaurants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference of the Academy of wine business research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs perçoivent les vins éco-labellisés face aux vins conventionnels : une comparaison France-Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2010, Le Mans, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents régimes de pratiques durables des consommateurs : intégration dans un style de vie, compensation ou engagement ponctuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de l'Association Française de Marketing, AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2009, Londres, Royaume-Uni. 15 p</w:t>
+              <w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823722v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les produits de terroir vietnamiens : points de vue des consommateurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tham Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Figuié</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t>
+              <w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821398v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits de terroir vietnamiens : points de vue des consommateurs locaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les différents régimes de pratiques durables des consommateurs : intégration dans un style de vie, compensation ou engagement ponctuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle de Sud ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA.; United Nations Educational Scientific and Cultural Organization (UNESCO). INT.; Muséum National d’Histoire Naturelle (MNHN). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2009, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">25. Congrès de l'Association Française de Marketing, AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., May 2009, Londres, Royaume-Uni. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815732v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’enjeu de la provenance régionale pour l’agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque ISOFAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
+              <w:t xml:space="preserve">Colloque DinABio sur les recherches en Agriculture Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414026v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la provenance régionale pour l’agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DinABio sur les recherches en Agriculture Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16ème colloque ISOFAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814251v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers willingness to pay for fair trade and organic products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A cross-cultural comparison of choice criteria for wine in restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Hauteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lockshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Scientific conference of ISOFAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
+              <w:t xml:space="preserve">4. International Wine Businees &amp; Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758001v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de la double labellisation bio et équitable pour les consommateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Fair trade international symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814389v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers motivations for buying local and organic products in developing vs developed countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers willingness to pay for fair trade and organic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Rye Kledal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Scientific conference of ISOFAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756077v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International comparison of consumer choice for wine: A twelve country comparison</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports et limites de la double labellisation bio et équitable pour les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tagbata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Wine Business &amp; Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 13 p</w:t>
+              <w:t xml:space="preserve">3. Fair trade international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821653v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-cultural comparison of choice criteria for wine in restaurants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers motivations for buying local and organic products in developing vs developed countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rye Kledal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Wine Businees &amp; Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 18 p</w:t>
+              <w:t xml:space="preserve">2. Scientific conference of ISOFAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817771v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International comparison of consumer choice for wine: A twelve country comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Lockshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Fensterseifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t>
+              <w:t xml:space="preserve">4. International Wine Business &amp; Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research (AWBR). INT., Jul 2008, Siena, Italy. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757030v1</w:t>
+                <w:t xml:space="preserve">hal-02821653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815625v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t>
+              <w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816496v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414022v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités et régimes de résistance des individus pour un développement durable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque International « Consommation et résistance(s) des consommateurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers and food miles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. AIEA2, International Association of Food and Agro-Industrial Economy. Knowledge, sustainability and bioresources in the further development of the agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Londrina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing organic urban consumers in developing and developed countries: first results in Brazil and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aico Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rye Kledal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. AIEA2, International Association of Food and Agro-Industrial Economy. Knowledge, sustainability and bioresources in the further development of the agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Londrina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équitable, le bio et le goût. Quels sont les apports et limites de la double labellisation bio-équitable pour les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque international sur le commerce équitable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la méthode « Best Worst » à l’analyse des critères de choix des consommateurs : application au cas de l’huile d’olive en France et en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Centre de Recherche En Marketing de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Jounées de recherche en marketing de Bourgogne : Distribution, achat, consommation : produits, services, culture, loisirs, tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Dijon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
+              <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148700v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques alimentaires associées à des émotions positives ou négatives ? Une étude exploratoire en Finlande, France et au Pakistan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Association Française Du Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Congrès international de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aix-les-Bains, France. 32 p</w:t>
+              <w:t xml:space="preserve">3ème journée AFM sur le marketing agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824364v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création comme facteur de développement territorial : le design est-il mangeable ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelles pratiques alimentaires associées à des émotions positives ou négatives ? Une étude exploratoire en Finlande, France et au Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri T. Luomala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Française Du Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ateliers de la recherche en design 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">23. Congrès international de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix-les-Bains, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148759v1</w:t>
+                <w:t xml:space="preserve">hal-02824364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring emotional eating patterns in different cultures: towards a conceptual framework model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Luomala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European International Business Academy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual conference of the EIBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Fribourg, Switzerland. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of food and healthy eating in France : health and/or pleasure ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les réponses des consommateurs et des professionnels face aux situations posant une question éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rohrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference : Food choice and healthy eating conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Kauhajoki, Finland. Non paginé / 17 p</w:t>
+              <w:t xml:space="preserve">10. Journées de recherche en marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826130v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' and professionals' responses to situations raising ethical questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceptions of food and healthy eating in France : health and/or pleasure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rohrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International farm management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sao Paulo, Brazil. 20 p</w:t>
+              <w:t xml:space="preserve">International conference : Food choice and healthy eating conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Kauhajoki, Finland. Non paginé / 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825921v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses des consommateurs et des professionnels face aux situations posant une question éthique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumers' and professionals' responses to situations raising ethical questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rohrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherche en marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">15. International farm management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sao Paulo, Brazil. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759296v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buying organic food in France : shopping habits and trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International farm management conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Sao Paulo, Brazil. Non paginé / 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers and organic food in France : a means-end chain study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Persillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World congress of rural sociology : Globalisation, risks and resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences des consommateurs et fidélisation sur un marché à forte incertitude : un dispositif original d'apprentissage dans le cas de l'agriculture biologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Jounées de Recherche en marketing de Bourgogne : Distribution, achat, consommation. Produits, services, culture, loisirs, tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2004, Dijon, France. 15 p</w:t>
+              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828456v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and ethical consumers' concerns for food products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compétences des consommateurs et fidélisation sur un marché à forte incertitude : un dispositif original d'apprentissage dans le cas de l'agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Persillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual conference of the Association for Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">9. Jounées de Recherche en marketing de Bourgogne : Distribution, achat, consommation. Produits, services, culture, loisirs, tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2004, Dijon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761050v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de succès d'une stratégie de marque &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de recherche : Les marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs face aux produits du commerce équitable : le rôle des motivations, des normes sociales et de la proximité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tagbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Internationale Des Sociologues de Langue Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès de l'AISLF : L'individu social, autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Tours, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir du point de vue des consommateurs : sources perçues et associations au terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racines anthropologiques et sociologiques du risque alimentaire perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Atelier de recherche : Percevoir, identifier et gérer le risque en marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations de la confiance et choix du circuit de distribution : le cas des produits biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préoccupations éthiques des consommateurs et leur expression dans la consommation des produits biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical concerns of actors in food sector addressed through virtues based matrixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congress of the European Society for Agricultural Food Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice des vertus : une nouvelle approche méthodologique des préoccupations liées à l'éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité environnementale et sociale des produits alimentaires : offre de signaux et perceptions de consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Chercheurs : Construction de la qualité des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Grande Motte, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La improbable convergencia de las senales de calidad del medio ambiente y de la ética social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sterns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Asociacion Cubana de Tecnicos Agricolas y Forestales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Encuentro nacional de agricultura organica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, La Habana, Cuba. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations de la confiance et comportement d'achat : le cas de l'achat de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Française de Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Deauville, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses aux préoccupations des consommateurs : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International symposium : Perspectives of the agri-food system in the new millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Bologne, Italie. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confiance en situation d'achat : une analyse lexicale des discours des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Morrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Ateliers de recherche : Percevoir, identifier et gérer les risques en marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préférences des consommateurs, du standard au local : deux cas dans les secteurs crémerie et charcuterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et les produits avec signe officiel de qualité : préférences et comportements en grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Signes officiels de qualité et développement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits biologiques locaux : quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Signes officiels de qualité et développement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de chaînages cognitifs : une perspective interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Atelier GRAAL-Conso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et valorisation des produits du terroir par les entreprises agro-alimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Signes officiels de qualité et développement agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing means-end-hierarchies : a multidimensional perspective applied to a cross-cultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. EMAC Conference : Marketing. Research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Stochholm, Sweden. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la confiance dans l'explication de la satisfaction : une application au secteur de la restauration rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mie en place d'une segmentation par la méthode des chaînages cognitifs : une application à la consommation de poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Economie et mercatique alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer preferences for rice in France : an analysis based on attitudes and sensory criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Rice quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Nottingham, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of fish-consumption in Denmark and France : a means-end perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Symposium on Cross-cultural consumer and business studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Honolulu, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes d'équations structurelles aux sciences de gestion : une étude empirique du comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19441,769 +19558,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing de l'agroalimentaire : environnement, stratégies et plans d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 3e éd., 442 p., 2016, Marketing - Communication, 978-2-10-075366-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 357 p., 2009, 978-2-10-052666-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 358 p., 2004, 2-10-006784-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle valorisation par le consommateur de la dimension éthique des produits ? : le cas du commerce équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tagbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">27 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits agroalimentaires régionaux : approches théoriques et résultats d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-UMR MOISA, 1, 56 p., 2002, Série Cahier de Recherche - UMR MOISA, 2-7380-1047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance des consommateurs et choix des lieux d'achat : le cas de l'achat du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'achat d'un panel scannerisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trognon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENITA, 92 p., 2000, 2-911336-12-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation alimentaire dans les pays à hauts revenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation en quête de nouvelles légitimités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, 371 p., 1998, 2-7178-3768-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20213,482 +20330,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger ensemble pour mieux manger. Quelle mise en pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les évolutions des liens sociaux autour des nouvelles pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, Agronomie et science des aliments, 978-1-78948-044-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger ensemble, oui, mais sans viande ! Influences sociales liées au végétarisme et véganisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les évolutions des liens sociaux autour des nouvelles pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2022, Agronomie et science des aliments, 9781789480443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating together, yes, But without meat! Social influences related to vegetarianism and veganism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Suarez Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-109, 2021, 9781789450446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882206.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du vrac : un renouveau des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sihem Dekhili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Marketing au service du Développement durable : Repenser les modèles de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Encyclopédie Sciences, 9781789480368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02916076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The packaging-free product market: A renewal of practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel-Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20697,1724 +20814,1724 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sihem Dekhili. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing for sustainable development: Rethinking consumption models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-101, 2021, Agriculture, Food Science and Nutrition, 9781789450361. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882176.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating together, a PNNS recommendation. How can it be put Into practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Séré de Lanauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-26, 2021, 9781789450446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119882206.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does ‘sustainable wine’ mean? An investigation of french and italian wine consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Capitello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social sustainability in the global wine industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 204 p., 2020, 978-3-030-30412-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux modèles de consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et leur alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries agroalimentaires en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5408-09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 253 p., 2015, Etudes de la Documentation Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352 p., 2014, Openbook, 978-2-10-071143-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B : Bio-équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuriane Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du commerce équitable : états des lieux des recherches universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 262 p., 2012, 978-2-7592-1793-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C : Consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuriane Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tagbata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du commerce équitable : états des lieux des recherches universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 262 p., 2012, 978-2-7592-1793-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les dynamiques de la consommation citoyenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les développements durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 208 p., 2011, Questions OuverteS, 978-2-86626-409-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il comestible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot, Muriel; Fagot, Philippe; Voilley, Andrée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Tec &amp; Doc-Lavoisier, pp.349-361, 2011, Sciences et techniques agro-alimentaires, 978-2-7430-1367-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le consommateur de vin en 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François d'Hauteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus 2008 : enjeux, stratégies et pratiques dans la filière vitivinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Dunod, 2007, Bacchus, 978-2-10-050000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buying practices : places, perception of price and quality cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La consommation du vin en France : enquête Viniflhor-Université Montpellier 2, vague 2005. Volume 2 : Connaissance, opinions et comportements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations and values: a means-end chain study of French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Allessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Persillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological perspectives of organic agriculture: from pioneer to policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, 2006, 1-84593-038-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation de l'expérience de restauration hors-domicile : l'apport des théories de la recherche de variété et du réenchantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés, consommation et consommateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2003, 2-7475-4019-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits alimentaires biologiques en provenance de la Bavière et du Languedoc-Roussillon : résultats d'une étude comparative sur les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les produits agroalimentaires régionaux : approches théoriques et résultats d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, INRA-UMR MOISA, 2002, Série Cahier de Recherche - UMR MOISA, 2-7380-1047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations de la confiance à l'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La consommation du vin en France : comportements, attitudes et représentations. Résultats d'enquête ONIVINS-INRA 2000, évolutions 1980-2000 et projections 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-MOISA, 2001, 2-7380-1023-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir : une signature qui intéresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des entreprises agroalimentaires : regards croisés sur le Languedoc-Roussillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agreste, 2000, 2-11-090542-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et utilisation des concepts de valeurs et de buts pour la recherche en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en marketing ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 1999, 2-7117-7990-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le choix des produits alimentaires pour le consommateur : un enjeu pour l'agriculture et l'industrie agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et alimentation en quête de nouvelles légitimités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 1998, 2-7178-3768-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et confiance du consommateur : ébauche d'un cadre conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité et gestion en agro-alimentaire : cahier spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22424,1317 +22541,1317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des attributs et indicateurs de qualité sur le comportement d’achat d’un produit alimentaire : une approche exploratoire, par la valeur perçue et l’authenticité perçue : cas de l’huile d’olive d’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bernoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner du contrôle aux usagers : évaluation des effets d’une intervention comportementale sur la réduction du gaspillage en restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offres promotionnelles, gaspillage alimentaire et scepticisme : une revue de littérature et proposition d’un cadre d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir vietnamiens : points de vue des consommateurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tham Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do consumers react in front of individual and combined sustainable food labels?: A UK focus group study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la durabilité dans les stratégies marketing des PME : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la méthode « Best Worst » à l’analyse interculturelle des critères des critères de choix des consommateurs : cas de l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Dekhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions and coping strategies of consumers committed to eating local in Michigan (USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception of vegetables resulting from conventional field or greenhouse agricultural methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Salançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is design edible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing organic urban consumers in developing and developed countries: first results in Brazil and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucimar Santiago de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aico Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rye Kledal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des aspects éthiques dans la compréhension psychologique et sociale des risques alimentaires. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and environmental attributes of food products in an emerging mass market : challenges of signaling and consumer perception, with European illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Anthony Reardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des modes de production visant à préserver l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Moreau-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23744,635 +23861,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FRéGAlim. Quelles incitations pour favoriser la réduction du gaspillage alimentaire en foyer : information et sensibilisation ou modification d’éléments de l’offre (promotions) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madline Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la proximité et de l’identification dans la fidélité des consommateurs au point de vente dans différents circuits de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hérault-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food waste and promotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La experiencia de hacer la cocina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Marcombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers and food miles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId501"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24440,51 +24557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6638DC4"/>
+    <w:nsid w:val="EC38A38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24671,51 +24788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-sirieix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3290-1538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067349234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.09.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel-Chever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coderre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102838" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01317-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capitello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies7020033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#225;la" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kocmanov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2016.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Moruzzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12228" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNKH28R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570713487479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Delanchy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Remaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Zepeda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2012.01109.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F6FGG2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamzaoui-Essoussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zahaf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.02.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113482655" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pizarro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rodier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE172D546052C09A28B54E3C4249B6DD77AA1750/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rye Kledal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tursinbek Sulitang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00960.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03DD8EE1099A2C097CA9C9E31F10F1633CC1681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lockshin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Thach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lease" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q4FQDPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506037v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bingen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00949.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC57WXDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q75FM5ZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.105.0899" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0371" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6q6g-xf55" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri T. Luomala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Rizwan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530802202818" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656823v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Gurviez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662682v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060910948035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E540DB4D80D2709271BFB5EB21D2192DCE6CBBE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cnna-db62" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653825v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr20083006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663820v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2008.00711.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LZPSVTF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rohrig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f1051" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Meunier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cheyns" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Grunert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Nielsen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J037v08n01_02" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400303" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Dubois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400301" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000303" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Kumar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Jayakumar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jenhani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Untilov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prioux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463340v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel Chever" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bernoussi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807041v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mueller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758300v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821299v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525606v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822141v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823722v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tham Tran" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758001v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821653v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fensterseifer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817771v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aico Watanabe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817076v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche En Marketing de Bourgogne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824364v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Tahir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Du Marketing" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Luomala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European International Business Academy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826130v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825921v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohrig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827710v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830277v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessandrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Persillet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828456v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831746v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagbata" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirieix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830136v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760699v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pontier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760097v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nilles" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760205v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827104v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830782v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771225v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769647v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767295v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769547v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834812v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nielsen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839517v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835218v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834701v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825938v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tagbata" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827261v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840368v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L&#233;ger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834687v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Miclet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525846v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916076v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-marketing-au-service-du-developpement-durable/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534176v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1834" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387587v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-30413-3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595649v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793968v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331954088/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435383v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriane Mah&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806214v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809073v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823976v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816560v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allessandrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827164v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825877v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836060v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834797v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809144v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810653v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485470v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delanchy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823522v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817933v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822873v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819974v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826903v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825894v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreau-Rio" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821261v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marcombes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contreras" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816531v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-sirieix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3290-1538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067349234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529688v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Untilov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2025-0174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Reuz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.09.017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150922v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2023.103470" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel-Chever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.106.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coderre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-022-01317-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102178" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Capitello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies7020033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#225;la" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Kocmanov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2016.10.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12281" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PB9R35V4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Moruzzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNKH28R6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570713487479" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L. Sirieix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Delanchy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Remaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia L. Zepeda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2012.01109.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8F6FGG2T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamzaoui-Essoussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zahaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2013.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113482655" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650512v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pizarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Rodier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE172D546052C09A28B54E3C4249B6DD77AA1750/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sagot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3434" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Remaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506139v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Dekhili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Bingen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00949.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC57WXDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rye Kledal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tursinbek Sulitang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2010.00960.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03DD8EE1099A2C097CA9C9E31F10F1633CC1681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Lockshin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Thach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lease" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.06.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q4FQDPS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.06.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q75FM5ZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.063.0035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schaer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.105.0899" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sireix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tagbata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0371" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6q6g-xf55" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri T. Luomala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Rizwan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530802202818" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Gurviez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Hauteville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17511060910948035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E540DB4D80D2709271BFB5EB21D2192DCE6CBBE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656900v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pernin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cnna-db62" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr20083006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2008.00711.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LZPSVTF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rohrig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9000-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ6F2Q9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672224v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f1051" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cheyns" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694828v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Grunert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Nielsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J037v08n01_02" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400303" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019901400301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737019501000303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368406v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Kumar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Jayakumar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Jenhani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Suarez Dominguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463848v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prioux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carrere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel Chever" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bernoussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595623v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mueller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116075v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758300v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821299v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525606v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822141v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815732v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tham Tran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823722v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814251v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817771v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758001v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814389v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756077v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar Santiago de Abreu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821653v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Fensterseifer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aico Watanabe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815623v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche En Marketing de Bourgogne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148700v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824364v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Tahir" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Du Marketing" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819548v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Luomala" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European International Business Academy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759296v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rohrig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826130v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825921v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830277v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessandrin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Persillet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761050v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828456v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833035v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passebois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Marketing" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831746v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tagbata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirieix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale Des Sociologues de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762831v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830136v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760699v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pontier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760097v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nilles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828358v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sterns" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sterns" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asociacion Cubana de Tecnicos Agricolas y Forestales" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827104v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Morrot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771225v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769647v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giraud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767295v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766369v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769547v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765375v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nielsen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839517v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841710v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834701v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506525v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822370v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830072v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825938v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tagbata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827034v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827261v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840368v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L&#233;ger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834687v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835368v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Miclet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722453v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525846v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916076v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/le-marketing-au-service-du-developpement-durable/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03534176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1834" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882176.ch5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882206.ch1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387587v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-30413-3" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595649v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793968v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/3303331954088/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435383v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806216v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuriane Mah&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809073v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144307v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823976v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822946v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816560v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Allessandrin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827164v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829156v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825877v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835472v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836060v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835023v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493533v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810653v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485470v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delanchy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810951v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823522v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817933v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822873v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salan&#231;on" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822857v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826903v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829956v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anthony Reardon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825894v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moreau-Rio" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821261v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marcombes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Contreras" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816531v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>