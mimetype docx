--- v0 (2026-04-02)
+++ v1 (2026-05-27)
@@ -72,642 +72,642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les pauvres pardonnent tout, sauf l’échec ». Une lecture transtextuelle de Le vieil homme et la mer (1952) d’Ernest Hemingway et Le vieux qui lisait des romans d’amour (1989) de Luis Sepúlveda</w:t>
+                <w:t xml:space="preserve">La fabrique transculturelle du vivant. Hemingway et l’Amérique hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédouane Abouddahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, vol.24 (61), </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">, 24 (61), 2026, La fabrique transculturelle du vivant. Hemingway et l’Amérique hispanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533692v1</w:t>
+                <w:t xml:space="preserve">hal-05553151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « tradition de la trahison » ? Les dires du romancier et de l’historien dans La Mujer de la Vida, roman inachevé de Tomás Eloy Martínez</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Le &amp;quot;nomadisme&amp;quot; dans les mondes hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Copello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Neyrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
-[...41 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 12, 2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02285957v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique transculturelle du vivant. Hemingway et l’Amérique hispanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Les pauvres pardonnent tout, sauf l’échec ». Une lecture transtextuelle de Le vieil homme et la mer (1952) d’Ernest Hemingway et Le vieux qui lisait des romans d’amour (1989) de Luis Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 24 (61), 2026, La fabrique transculturelle du vivant. Hemingway et l’Amérique hispanique</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2026, vol.24 (61), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553151v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15qg4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;nomadisme&amp;quot; dans les mondes hispaniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une « tradition de la trahison » ? Les dires du romancier et de l’historien dans La Mujer de la Vida, roman inachevé de Tomás Eloy Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Comment les mots écrivent l’histoire. Au croisement des approches linguistique, littéraire et historienne, 18, pp.113-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre paredes: alteridades inquietantes en Tu ropa en mi armario (2010) de Bibiana Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.14357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Des]encuentros humanos y espaciales en El lugar perdido de Norma Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02186193v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La feroz aritmética de la maternidad en &amp;quot;El matrimonio de los peces rojos&amp;quot; de Guadalupe Nettel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos Literários da UEMS - REVELL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, Novas narradoras latino-americanas: corpo, memória, imaginário, 3 (20), pp.126-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -725,77 +725,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 poetas 3. Ensayos sobre la infancia en la obra de Juan Gelman, Alejandra Pizarnik y María Elena Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Copello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. Dedalus, 2020, 978-987-3744-64-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -858,51 +858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Rosenberg : une littérature genrée comme engagement et accouchement de la mémoire (Un hilo rojo et Contraluz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix de femmes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7535-7460-1</w:t>
@@ -963,51 +963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport entre fiction et réalité dans l’oeuvre de Tomás Eloy Martínez ou le pouvoir des mots dans les rapports de force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université d'Angers, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1203,51 +1203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qg4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14357" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Copello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neyrod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gebert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01093137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Abouddahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Copello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neyrod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qg4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.14357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gebert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01093137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>