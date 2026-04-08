--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1904,441 +1904,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of a new subclade of Leptosphaeria biglobosa in Western Australia</w:t>
+                <w:t xml:space="preserve">Fungal associates of Pyrola rotundifolia, a mixotrophic Ericaceae, from two Estonian boreal forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Leho Tedersoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Barbetti</w:t>
+                <w:t xml:space="preserve">Houria Horcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sivasithamparam</w:t>
+                <w:t xml:space="preserve">Urmas Koljalg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (3), pp.321-329. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-3-0321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-008-0199-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665430v1</w:t>
+                <w:t xml:space="preserve">hal-02181029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from population genetics that the ectomycorrhizal basidiomycete Laccaria amethystina is an actual multihost symbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (12), pp.2825-2838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03790.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal associates of Pyrola rotundifolia, a mixotrophic Ericaceae, from two Estonian boreal forests</w:t>
+                <w:t xml:space="preserve">Occurence of a new subclade of Leptosphaeria biglobosa in Western Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Horcine</w:t>
+                <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmas Koljalg</w:t>
+                <w:t xml:space="preserve">M.J. Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sivasithamparam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-008-0199-9⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (3), pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-3-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02181029v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome structure impacts molecular evolution at the AvrLm1 avirulence locus of the plant pathogen Leptosphaeria maculans</w:t>
               </w:r>
@@ -2621,277 +2621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308857v1</w:t>
+                <w:t xml:space="preserve">hal-05375875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375875v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing at the crossroads: Path analysis highlight potential levers for foresters to preserve fungal taxa richness when changing dominant trees for forest adaptation</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES CNRS-Université de Tours, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,402 +3324,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420902v1</w:t>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des communautés fongiques à la préparation mécanique d’un sol forestier avant plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varient les communautés d’espèces de champignons ? Les résultats d’une initiative pionnière sur le réseau RENECOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l'atténuation du changement climatique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4844,497 +4844,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive variation, environmental gradients and demography in maritime pine: from genes to phenotypes and niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic factors, genetic structure and phenotypic variation in English yew (Taxus baccata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berganzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalo-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Adapting to global change in the Mediterranean hotspot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421083v1</w:t>
+                <w:t xml:space="preserve">hal-02421091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic factors, genetic structure and phenotypic variation in English yew (Taxus baccata L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berganzo</w:t>
+                <w:t xml:space="preserve">Adaptive variation, environmental gradients and demography in maritime pine: from genes to phenotypes and niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
+                <w:t xml:space="preserve">M. Serra-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Rodriguez Quilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalo-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Adapting to global change in the Mediterranean hotspot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421091v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie fonctionnelle des interactions vigne-communauté microbienne épiphyte dans un contexte de lutte biologique</w:t>
+                <w:t xml:space="preserve">Patrons biogéographiques et structure génétique à grande échelle du complexes d’espèces ectomycorhizien Laccaria amethystina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Laso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Perazzolli</w:t>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Pertot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie d'Aussois</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421134v1</w:t>
+                <w:t xml:space="preserve">hal-02421124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrons biogéographiques et structure génétique à grande échelle du complexes d’espèces ectomycorhizien Laccaria amethystina</w:t>
+                <w:t xml:space="preserve">Ecologie fonctionnelle des interactions vigne-communauté microbienne épiphyte dans un contexte de lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+                <w:t xml:space="preserve">Michele Perazzolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Le Floc'H</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilaria Pertot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres de Phytopathologie d'Aussois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421124v1</w:t>
+                <w:t xml:space="preserve">hal-02421134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Taxus baccata to environmental gradients – Detecting signatures of natural selection in Taxaceae transcriptome as a tool to select candidate adaptive genes</w:t>
               </w:r>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noveltree Workshop 2 - Realized gains and future prospects in tree breeding and seed deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t>
@@ -5458,64 +5458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular analysis of grapevine induced resistance against Plasmopara viticola in relation to the physiology of the microbial inducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perazzolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting PR-Proteins and induced resistance against pathogens and insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,64 +5585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of Trichoderma harzianum T39 determinants of resistance induction in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Perazzolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6012,389 +6012,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Emberger</w:t>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Molines</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805976v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Landmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04805976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRE - Récolte des menus bois en forêt - Potentiel, Impact, Indicateurs et remédiations par épandage de cendres de bois</w:t>
               </w:r>
@@ -6757,51 +6757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB8F0F4"/>
+    <w:nsid w:val="238D6AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6988,51 +6988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-vincenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-0139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238449025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Krawczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Znaniecka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-021-01364-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou S&#233;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Forget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Ciss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0088-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius Popa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Donges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMP07CS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sthultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE5DD48A4239CA97D06A784BA37D7BE0DFFA57F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Douhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVJBD95W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-3-0321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03790.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Horcine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0199-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE441C366BC10DB01A88AE34FA06F9477841E83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard-Samain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01408.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8WFLR79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hortal Botifoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Serra Varela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perazzolli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Floc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-vincenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-0139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238449025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Krawczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Znaniecka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-021-01364-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou S&#233;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Forget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Ciss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0088-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius Popa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Donges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMP07CS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sthultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE5DD48A4239CA97D06A784BA37D7BE0DFFA57F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Douhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVJBD95W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Horcine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0199-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE441C366BC10DB01A88AE34FA06F9477841E83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03790.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-3-0321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard-Samain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01408.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8WFLR79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hortal Botifoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Serra Varela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Floc'H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perazzolli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>