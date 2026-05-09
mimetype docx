--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -1904,441 +1904,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal associates of Pyrola rotundifolia, a mixotrophic Ericaceae, from two Estonian boreal forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence from population genetics that the ectomycorrhizal basidiomycete Laccaria amethystina is an actual multihost symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Horcine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urmas Koljalg</w:t>
+                <w:t xml:space="preserve">Erick Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-008-0199-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (12), pp.2825-2838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03790.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181029v1</w:t>
+                <w:t xml:space="preserve">hal-02181031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from population genetics that the ectomycorrhizal basidiomycete Laccaria amethystina is an actual multihost symbiont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurence of a new subclade of Leptosphaeria biglobosa in Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+                <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Proffit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erick Desmarais</w:t>
+                <w:t xml:space="preserve">K. Sivasithamparam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03790.x⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (3), pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-3-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181031v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence of a new subclade of Leptosphaeria biglobosa in Western Australia</w:t>
+                <w:t xml:space="preserve">Fungal associates of Pyrola rotundifolia, a mixotrophic Ericaceae, from two Estonian boreal forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leho Tedersoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">Houria Horcine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Barbetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sivasithamparam</w:t>
+                <w:t xml:space="preserve">Urmas Koljalg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-008-0199-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-3-0321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665430v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome structure impacts molecular evolution at the AvrLm1 avirulence locus of the plant pathogen Leptosphaeria maculans</w:t>
               </w:r>
@@ -2621,277 +2621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375875v1</w:t>
+                <w:t xml:space="preserve">hal-05308857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-SYLVA Europe - Forest ecosystem adaptation to global changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop on Plant Genetic Resources - Workshop on GRACE collaboration and synergies with international organizations and research Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Giuliano, Panagiotis Kalaitzis (GRACE), Oct 2025, Chania (Crète) and online, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308857v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing at the crossroads: Path analysis highlight potential levers for foresters to preserve fungal taxa richness when changing dominant trees for forest adaptation</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES CNRS-Université de Tours, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3449,277 +3449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des communautés fongiques à la préparation mécanique d’un sol forestier avant plantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Piat</w:t>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des sols</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421012v1</w:t>
+                <w:t xml:space="preserve">hal-02420902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse des communautés fongiques à la préparation mécanique d’un sol forestier avant plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Jerome Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420902v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varient les communautés d’espèces de champignons ? Les résultats d’une initiative pionnière sur le réseau RENECOFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l'atténuation du changement climatique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrons biogéographiques et structure génétique à grande échelle du complexes d’espèces ectomycorhizien Laccaria amethystina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Laso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,84 +5532,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La porte des contes..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of Trichoderma harzianum T39 determinants of resistance induction in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5624,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Pertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5678,51 +5796,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Biology and Ecology of Ectomycorrhizal Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5738,51 +5856,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeography of Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-59, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,91 +5910,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of the ectomycorrhizal symbiotic fungus Laccaria amethystina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5886,51 +6004,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5952,627 +6070,627 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04805976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRE - Récolte des menus bois en forêt - Potentiel, Impact, Indicateurs et remédiations par épandage de cendres de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration variétale de l'abricotier: sélection de populations hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] IUT Biologie. Université Claude Bernard Lyon 1 (UCBL), Villeurbanne, FRA. 2005, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6582,114 +6700,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu à l'espèce : structure génétique multi-échelles des populations du Basidiomycète ectomycorhizien Laccaria amethystina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université Montpellier 2 (Sciences et Techniques), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02181028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6757,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238D6AFC"/>
+    <w:nsid w:val="7DE92ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6988,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-vincenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-0139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238449025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Krawczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Znaniecka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-021-01364-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou S&#233;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Forget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Ciss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0088-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius Popa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Donges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMP07CS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sthultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE5DD48A4239CA97D06A784BA37D7BE0DFFA57F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Douhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVJBD95W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Horcine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0199-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE441C366BC10DB01A88AE34FA06F9477841E83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03790.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-3-0321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard-Samain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01408.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8WFLR79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hortal Botifoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Serra Varela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Floc'H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perazzolli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucie-vincenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-0139" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238449025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05340656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emelie Guignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01313-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Minasiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Krawczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Znaniecka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zheleznaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-021-01364-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou S&#233;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Forget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Ciss&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0088-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius Popa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Laso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Donges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Rexer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2017.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMP07CS4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja &#214;pik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Nara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sthultz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05392.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE5DD48A4239CA97D06A784BA37D7BE0DFFA57F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Douhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVJBD95W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Desmarais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03790.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sivasithamparam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-3-0321" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Horcine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas Koljalg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0199-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE441C366BC10DB01A88AE34FA06F9477841E83C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard-Samain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01408.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8WFLR79-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hortal Botifoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Serra Varela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Floc'H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Perazzolli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02181028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>