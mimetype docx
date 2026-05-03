--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -250,412 +250,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Microbiomes as Mirrored by DNA Extracted From Century‐Old Herbarium Plants and Associated Soil</w:t>
+                <w:t xml:space="preserve">Metatranscriptomes-based sequence similarity networks uncover genetic signatures within parasitic freshwater microbial eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Grasso</w:t>
+                <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">Jérémy Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Adamo</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14122⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-02027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122326v1</w:t>
+                <w:t xml:space="preserve">hal-04984439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomes-based sequence similarity networks uncover genetic signatures within parasitic freshwater microbial eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omics to Study and Manage Aquatic Environments: A Snapshot From the A qua E c O mics Meeting (Evian‐les‐Bains, 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Monjot</w:t>
+                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rousseau</w:t>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Beja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-02027-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984439v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics to Study and Manage Aquatic Environments: A Snapshot From the A qua E c O mics Meeting (Evian‐les‐Bains, 2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Microbiomes as Mirrored by DNA Extracted From Century‐Old Herbarium Plants and Associated Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
+                <w:t xml:space="preserve">Martino Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Beja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (17), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273477v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analyses reveal sexual cues in reproductive life stages of uncultivated Acantharia (Radiolaria)</w:t>
               </w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1686,265 +1686,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+                <w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+                <w:t xml:space="preserve">hal-03290250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4361. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290250v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resource-frugal probabilistic dictionary and applications in bioinformatics</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Limasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.1072-1083. </w:t>
@@ -2456,291 +2456,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t>
+                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lewitus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Malviya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Bowler</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Morlon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408145v1</w:t>
+                <w:t xml:space="preserve">hal-02879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genomic basis of functional diversity in dinoflagellates using a transcriptome-based sequence similarity network.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Eric Lewitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Gutierrez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (10), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879300v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
               </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Scalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t>
@@ -2860,77 +2860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de novo approach to disentangle partner identity and function in holobiont systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.327. </w:t>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,766 +3390,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Malviya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Scalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Stephane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Flora Vincenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+                <w:t xml:space="preserve">hal-01545320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Audic</w:t>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Vincenta</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545320v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing ecological theories with sequence similarity networks: marine ciliates exhibit similar geographic dispersal patterns as multicellular organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Dunthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenche Eikrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.3026-3042. </w:t>
@@ -4360,77 +4360,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Massana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
@@ -4615,77 +4615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4864,575 +4864,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">454 Pyrosequencing to Describe Microbial Eukaryotic Community Composition, Diversity and Relative Abundance: A Test for Marine Haptophytes</w:t>
+                <w:t xml:space="preserve">Species Diversity, Phylogeny and Large Scale Biogeographic Patterns of the Genus Padina (Phaeophyceae, Dictyotales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Egge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thomas Silberfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Cindy Fernandez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258226v1</w:t>
+                <w:t xml:space="preserve">hal-01545323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bass</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Elianne S Egge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253994v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">The Protist Ribosomal Reference database (PR2): a catalog of unicellular eukaryote Small Sub-Unit rRNA sequences with curated taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elianne S Egge</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (D1), pp.D597-D604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817857v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Diversity, Phylogeny and Large Scale Biogeographic Patterns of the Genus Padina (Phaeophyceae, Dictyotales)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">454 Pyrosequencing to Describe Microbial Eukaryotic Community Composition, Diversity and Relative Abundance: A Test for Marine Haptophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Egge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.130-142. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545323v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification shows negligible impacts on high-latitude bacterial community structure in coastal pelagic mesocosms</w:t>
               </w:r>
@@ -5565,64 +5565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original mode of symbiosis in open ocean plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the Corallinales (Corallinophycidae, Rhodophyta) inferred from nuclear, plastidial and mitochondrial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Maneveldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (3), pp.697-713. </w:t>
@@ -5846,51 +5846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Saunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,90 +5949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations for analyzing biodiversity using integrative metagenomics and gene networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6083,51 +6083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and species boundaries of corallinales (Rhodophyta) in south Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,90 +6217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of the Dictyotales and their position within the Phaeophyceae, based on nuclear, plastid and mitochondrial DNA sequence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of the Dictyotales and their position within the phaeophycean, based on nuclear, plastid and mitochondrial DNA sequence data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,260 +6514,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-based approach coupled to metatranscriptomic-derived sequence similarity network: towards the depiction of the functional diversity of freshwater microbial eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metatranscriptomes-based sequence similarity networks uncover genetic signatures within parasitic freshwater microbial eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Protistology (ICOP/ISOP — 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">AquaEcOmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134808v1</w:t>
+                <w:t xml:space="preserve">hal-05006807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomes-based sequence similarity networks uncover genetic signatures within parasitic freshwater microbial eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Trait-based approach coupled to metatranscriptomic-derived sequence similarity network: towards the depiction of the functional diversity of freshwater microbial eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaEcOmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Evian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">16th International Congress of Protistology (ICOP/ISOP — 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006807v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
               </w:r>
@@ -6805,78 +6805,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix E Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117032v1</w:t>
@@ -6887,77 +6887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7226,277 +7226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Eveillard</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024048v1</w:t>
+                <w:t xml:space="preserve">hal-01575069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach to study marine plankton holobionts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575069v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resource-frugal probabilistic dictionary and applications in (meta)genomics</w:t>
               </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Limasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,64 +7616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7728,77 +7728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in brown algal systematics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silberfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">103° Congrès de la société botanique italienne, 17-19 sept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7836,77 +7836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in brown algal systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Reviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silberfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">103° Congresso della Società Botanica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Reggio Calabria, Italy. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7963,103 +7963,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
@@ -8088,77 +8088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8478,90 +8478,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of DNA Viruses in Ancient DNA from Herbarium Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8612,51 +8612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'océan Comme Laboratoire. Tara Océans, Un Rêve de Marin, de Science et de Partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences. Bâtir de Nouveaux Mondes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.102, 2019, 978-2-271-12626-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8681,51 +8681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expédition Tara Océans, un rêve de marin, de science et de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences. Bâtir de nouveaux mondes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-271-12626-9</w:t>
@@ -8754,77 +8754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microbiomes de l'océan : une démarche à haut débit pour une compréhension globale et systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8866,51 +8866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Oceans : de l’odyssée à l’étude systémique de l’océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8965,51 +8965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Océans et son flot de données : vers une compréhension multi-échelle de l'écosystème océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.238-239, 2017, 978-2-271-11464-8</w:t>
@@ -9109,51 +9109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9227,51 +9227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9338,51 +9338,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of networks to link molecules to ecosystems: Investigating the uncultured lineages and/or the unknown functions from protists for a better understanding of ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9490,51 +9490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D82090A3"/>
+    <w:nsid w:val="923D6621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9721,51 +9721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciebittner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8291-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124602843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207212030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432065095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-02027-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05373214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Laymand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Galand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;yves Bouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bezdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Afshin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ahsanuddin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrima Bhattacharya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0125-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Sirnaes Egge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Vik Johannessen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerdts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-181-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258226v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074371" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545323v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258227v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gibbons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Owens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Caporaso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-555-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Maneveldt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2011.07.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498544v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Saunders" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4NS19X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Reviers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-5-47" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flecher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031-8884-48.sp4.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TX9BL4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386744v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03634297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciebittner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8291-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124602843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207212030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432065095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monjot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-02027-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05373214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Laymand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Galand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;yves Bouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Joux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.13052" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03357730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bezdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Afshin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ahsanuddin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrima Bhattacharya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gutierrez-Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14579" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643153v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0481-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00216-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0125-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Sirnaes Egge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torill Vik Johannessen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13160" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gerdts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-181-2013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545323v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silberfeld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Egge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074371" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258227v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gibbons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Owens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Caporaso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-555-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258241v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212303109" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Maneveldt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2011.07.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02498544v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Saunders" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4NS19X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Reviers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-5-47" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flecher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2216/0031-8884-48.sp4.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TX9BL4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006807v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134808v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386744v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03634297v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341718v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996304v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922390v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04035909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>