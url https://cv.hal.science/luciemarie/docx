--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lucie Marie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -66,1221 +75,2019 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">reQuest : découvrir, comparer et ré-utiliser des questions d'enquêtes en sciences humaines et sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DDI For Beginners: Free, Bilingual Training Resources To Start Making Your Data FAIR With DDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Feraux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becky Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Hertrich</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetSem #52</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05410920v1</w:t>
+              <w:t xml:space="preserve">20th International Digital Curation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Zagreb, Croatia. Zenodo, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18843405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReQuest : découvrir, comparer et réutiliser les données d'enquêtes par questionnaires de la Banque de données du CDSP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CDSP's &amp;quot;Banque de données&amp;quot;: a French pioneer in long-tail research data curation for twenty years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05413696v1</w:t>
+              <w:t xml:space="preserve">50th Annual Conference of IASSIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bristol, United Kingdom. Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15703790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReQuest, The future question bank of the Center for Socio-Political Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The French Center for Socio-Political Data’s “Banque de données”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vairelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café de la donnée du CDSP: AI and SSH data curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Data Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation URFIST : Découvrir, comparer et ré-utiliser les données issues d’enquêtes par questionnaires en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Numérique des Urfist (#SNDU2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des URFIST (Unités Régionales de Formation à l’Information Scientifique et Technique), Mar 2026, Bordeaux, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036972v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Banque de données du CDSP et la valorisation des Enquêtes électorales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Explorer et ré-utiliser les données dʼenquêtes par questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouverture des données : l’Enquête électorale 2017 du CEVIPOF publiée par le CDSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de données socio-politiques de Sciences Po (Sciences Po, CNRS), Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème séminaire de l'écosystème Recherche Data Gouv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834217v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling an established framework for data post-harmonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">reQuest : découvrir, comparer et ré-utiliser des questions d'enquêtes en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASSIST 2023 - Diversity in research: Social justice from data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Philadelphia (Pennsylvania), United States</w:t>
+              <w:t xml:space="preserve">MetSem #52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flora Chanvril, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184901v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">65 ans d'enquêtes électorales en France : une post-harmonisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Jan</w:t>
+                <w:t xml:space="preserve">DDI for beginners: free, bilingual training resources to start making your data FAIR with DDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becky Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European DDI User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Budapest (Hungary), Hungary. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18183225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032972v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique des données des entités de recherche : le Centre de données socio-politiques (UAR 828)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Supporting meaningful engagement and implementation of questionnaire metadata – Progress from the DDI Q² Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alina Danciu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tailhurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire RDA France sur la Politique des Données des Entités de Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Annual European DDI User Conference (EDDI2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Budapast, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18184137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184889v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et documentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ReQuest, The future question bank of the Center for Socio-Political Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Réseau Isore 2022 : Services et outils dédiés aux données de la recherche en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Café de la donnée du CDSP: AI and SSH data curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705425v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">data.sciencespo.fr : entrepôt institutionnel des données de Sciences Po</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ReQuest : découvrir, comparer et réutiliser les données d'enquêtes par questionnaires de la Banque de données du CDSP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS; Plateforme Universitaire de Données des Grands Moulins; Plateforme Universitaire de Données de Nanterre, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093354v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to document and disseminate longitudinal surveys: case study of using DDI-Lifecycle and Colectica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dataverse at Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASSIST 2022 "Data by Design: Building a Sustainable Data Culture" (IASSIST 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6646079⟩</w:t>
+              <w:t xml:space="preserve">17th Annual European DDI User Conference (EDDI2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18185581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956495v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French electoral surveys data harmonization based on DDI-L foundational constructs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Banque de données du CDSP et la valorisation des Enquêtes électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDI2022: The 14th Annual European DDI User Conference (EDDI2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ouverture des données : l’Enquête électorale 2017 du CEVIPOF publiée par le CDSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de données socio-politiques de Sciences Po (Sciences Po, CNRS), Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956459v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brunel</w:t>
+                <w:t xml:space="preserve">65 ans d'enquêtes électorales en France : une post-harmonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Colin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">12e Colloque Francophone sur les Sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'études démographiques (Ined), Mar 2023, Aubervilliers (Campus Condorcet), France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432005v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métadonnées et standards de documentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recycling an established framework for data post-harmonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASSIST 2023 - Diversity in research: Social justice from data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Philadelphia (Pennsylvania), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03169392v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique des données des entités de recherche : le Centre de données socio-politiques (UAR 828)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire RDA France sur la Politique des Données des Entités de Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDA France, May 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">data.sciencespo.fr : entrepôt institutionnel des données de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS; Plateforme Universitaire de Données des Grands Moulins; Plateforme Universitaire de Données de Nanterre, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French electoral surveys data harmonization based on DDI-L foundational constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDDI2022: The 14th Annual European DDI User Conference (EDDI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7405370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy to document and disseminate longitudinal surveys: case study of using DDI-Lifecycle and Colectica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IASSIST 2022 "Data by Design: Building a Sustainable Data Culture" (IASSIST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6646079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion et documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Réseau Isore 2022 : Services et outils dédiés aux données de la recherche en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métadonnées et standards de documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Centre de données Socio-politiques (CDSP), CNRS; PUD des Grands Moulins de l'Université de Paris, Dec 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4309815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03169392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using Colectica to document socio-political surveys in DDI-Lifecycle: feedback and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual European DDI User Conference (EDDI20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris (virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03219826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1290,245 +2097,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la documentation et la diffusion de données d'enquêtes avec la suite logicielle Colectica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de données socio-politiques (CDSP). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845847v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-03700351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1675,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05410920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feraux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hertrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04834217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04093354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6646079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4309815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03845847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Oldroyd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15703790" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feraux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05585123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05410920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hertrich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05587660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18183225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oldroyd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tailhurat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18184137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18185581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04834217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04093354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405370" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6646079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4309815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03845847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>