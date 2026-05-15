--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -608,481 +608,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">reQuest : découvrir, comparer et ré-utiliser des questions d'enquêtes en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">ReQuest : découvrir, comparer et réutiliser les données d'enquêtes par questionnaires de la Banque de données du CDSP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetSem #52</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flora Chanvril, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410920v1</w:t>
+                <w:t xml:space="preserve">hal-05413696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDI for beginners: free, bilingual training resources to start making your data FAIR with DDI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Danciu</w:t>
+                <w:t xml:space="preserve">Supporting meaningful engagement and implementation of questionnaire metadata – Progress from the DDI Q² Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Johnson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tailhurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European DDI User Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18183225⟩</w:t>
+              <w:t xml:space="preserve">17th Annual European DDI User Conference (EDDI2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Budapast, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18184137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587660v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting meaningful engagement and implementation of questionnaire metadata – Progress from the DDI Q² Working Group</w:t>
+                <w:t xml:space="preserve">ReQuest, The future question bank of the Center for Socio-Political Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tailhurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual European DDI User Conference (EDDI2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Café de la donnée du CDSP: AI and SSH data curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS, Feb 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569500v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReQuest, The future question bank of the Center for Socio-Political Data</w:t>
+                <w:t xml:space="preserve">reQuest : découvrir, comparer et ré-utiliser des questions d'enquêtes en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café de la donnée du CDSP: AI and SSH data curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">MetSem #52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flora Chanvril, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036972v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReQuest : découvrir, comparer et réutiliser les données d'enquêtes par questionnaires de la Banque de données du CDSP.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DDI for beginners: free, bilingual training resources to start making your data FAIR with DDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becky Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European DDI User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Budapest (Hungary), Hungary. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18183225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413696v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataverse at Sciences Po</w:t>
               </w:r>
@@ -1468,360 +1468,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">data.sciencespo.fr : entrepôt institutionnel des données de Sciences Po</w:t>
+                <w:t xml:space="preserve">Diffusion et documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS; Plateforme Universitaire de Données des Grands Moulins; Plateforme Universitaire de Données de Nanterre, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Réseau Isore 2022 : Services et outils dédiés aux données de la recherche en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093354v1</w:t>
+                <w:t xml:space="preserve">hal-03705425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French electoral surveys data harmonization based on DDI-L foundational constructs</w:t>
+                <w:t xml:space="preserve">Strategy to document and disseminate longitudinal surveys: case study of using DDI-Lifecycle and Colectica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDDI2022: The 14th Annual European DDI User Conference (EDDI2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">IASSIST 2022 "Data by Design: Building a Sustainable Data Culture" (IASSIST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7405370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6646079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956459v1</w:t>
+                <w:t xml:space="preserve">hal-03956495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to document and disseminate longitudinal surveys: case study of using DDI-Lifecycle and Colectica</w:t>
+                <w:t xml:space="preserve">French electoral surveys data harmonization based on DDI-L foundational constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASSIST 2022 "Data by Design: Building a Sustainable Data Culture" (IASSIST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gothenburg, Sweden. </w:t>
+              <w:t xml:space="preserve">EDDI2022: The 14th Annual European DDI User Conference (EDDI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6646079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7405370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956495v1</w:t>
+                <w:t xml:space="preserve">hal-03956459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et documentation</w:t>
+                <w:t xml:space="preserve">data.sciencespo.fr : entrepôt institutionnel des données de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gallis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Réseau Isore 2022 : Services et outils dédiés aux données de la recherche en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Centre de données socio-politiques (CDSP), CNRS; Plateforme Universitaire de Données des Grands Moulins; Plateforme Universitaire de Données de Nanterre, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705425v1</w:t>
+                <w:t xml:space="preserve">hal-04093354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Oldroyd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15703790" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feraux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05585123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05410920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hertrich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05587660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18183225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oldroyd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tailhurat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18184137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18185581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04834217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04093354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405370" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6646079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4309815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03845847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569399v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Oldroyd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843405" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15703790" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feraux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05585123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oldroyd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tailhurat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18184137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05410920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hertrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05587660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18183225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05569506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18185581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04834217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04184889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6646079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03956459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405370" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04093354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4309815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03845847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>